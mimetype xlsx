--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -26,177 +26,177 @@
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LI сесія VIII скликання</t>
   </si>
   <si>
     <t>Чернівецька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
+    <t>Абрам`юк Галина Йосипівна</t>
+  </si>
+  <si>
+    <t>Білоскурський Руслан Романович</t>
+  </si>
+  <si>
+    <t>Білоус Дмитро Георгійович</t>
+  </si>
+  <si>
+    <t>Гринюк Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Калмикова Наталія Іванівна</t>
+  </si>
+  <si>
+    <t>Кирилюк Марина Василівна</t>
+  </si>
+  <si>
+    <t>Прокоп Тарас Ігорович</t>
+  </si>
+  <si>
+    <t>Радчук Валентина Миколаївна</t>
+  </si>
+  <si>
+    <t>Бабюк Антоніна Анатоліївна</t>
+  </si>
+  <si>
+    <t>Козак Сергій Якович</t>
+  </si>
+  <si>
+    <t>Найдиш Валерій Миколайович</t>
+  </si>
+  <si>
+    <t>Олевич Аліна Анатоліївна</t>
+  </si>
+  <si>
+    <t>Тимофєєв Денис Олександрович</t>
+  </si>
+  <si>
+    <t>Чесанов Анатолій Анатолійович</t>
+  </si>
+  <si>
+    <t>Максимюк Василь Сидорович</t>
+  </si>
+  <si>
+    <t>Бостан Сергій Іванович</t>
+  </si>
+  <si>
+    <t>Скорейко Ганна Михайлівна</t>
+  </si>
+  <si>
+    <t>Скрипа Ромео Титусович</t>
+  </si>
+  <si>
+    <t>Фрунзе Наталія Штефанівна</t>
+  </si>
+  <si>
+    <t>Шалєєв Андрій Володимирович</t>
+  </si>
+  <si>
+    <t>Другановський Віталій Валерійович</t>
+  </si>
+  <si>
+    <t>Зубжицька Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Пікулін Олександр Сергійович</t>
+  </si>
+  <si>
+    <t>Просяний Олексій Валентинович</t>
+  </si>
+  <si>
+    <t>Широкова Світлана Вікторівна</t>
+  </si>
+  <si>
+    <t>Каспрук Олексій Павлович</t>
+  </si>
+  <si>
+    <t>Кавуля Андрій Васильович</t>
+  </si>
+  <si>
+    <t>Руденко Степан Валерійович</t>
+  </si>
+  <si>
+    <t>Сафтенко Юлія Костянтинівна</t>
+  </si>
+  <si>
+    <t>Шкурей Михайло Радувич</t>
+  </si>
+  <si>
+    <t>Каглянчук Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Продан Василь Сафронович</t>
+  </si>
+  <si>
+    <t>Чинуш Валерій Миколайович</t>
+  </si>
+  <si>
+    <t>Клічук Роман Васильович</t>
+  </si>
+  <si>
     <t>Брус Яна Василівна</t>
   </si>
   <si>
-    <t>Абрам`юк Галина Йосипівна</t>
-[...100 lines deleted...]
-  <si>
     <t>Лабанда Надія Богданівна</t>
   </si>
   <si>
     <t>Шевчук Валентин Григорович</t>
   </si>
   <si>
     <t>Смандич Віталій Степанович</t>
   </si>
   <si>
+    <t>Гуменна Катерина Юріївна</t>
+  </si>
+  <si>
+    <t>Добровольська Ірина Іванівна</t>
+  </si>
+  <si>
+    <t>Сідлецька Людмила Юріївна</t>
+  </si>
+  <si>
+    <t>Пшебишевська Наталія Богданівна</t>
+  </si>
+  <si>
     <t>Яковець Аліна Костянтинівна</t>
-  </si>
-[...10 lines deleted...]
-    <t>Добровольська Ірина Іванівна</t>
   </si>
   <si>
     <t>15.08.24  10:38:09</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>15.08.24  10:39:16</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
@@ -509,138 +509,138 @@
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>14847Про погодження комунальному підприємству «Міський торговельний комплекс «Калинівський ринок» перерахування внеску до цільового фонду соціально-економічного розвитку Чернівецької</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="I2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AH2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AM2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>52</v>
       </c>
@@ -660,138 +660,138 @@
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>14848Про внесення змін до рішення Чернівецької міської ради VIII скликання від 14.12.2023 р. № 1558 «Про бюджет Чернівецької міської територіальної громади на 2024 рік».</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>55</v>
       </c>
       <c r="G3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="I3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AH3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AI3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AJ3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AK3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AM3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>52</v>
       </c>
@@ -811,275 +811,275 @@
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>14849Про дострокове припинення повноважень депутата Чернівецької міської ради VIII скликання Козака С.Я.</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
         <v>51</v>
       </c>
       <c r="G4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="I4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AH4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AI4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AJ4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AK4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AL4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AM4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>58</v>
       </c>
       <c r="H5" t="s">
         <v>58</v>
       </c>
       <c r="I5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K5" t="s">
         <v>59</v>
       </c>
-      <c r="K5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L5" t="s">
+        <v>58</v>
+      </c>
+      <c r="M5" t="s">
+        <v>58</v>
+      </c>
+      <c r="N5" t="s">
+        <v>58</v>
+      </c>
+      <c r="O5" t="s">
+        <v>58</v>
+      </c>
+      <c r="P5" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
       <c r="Q5" t="s">
         <v>59</v>
       </c>
       <c r="R5" t="s">
+        <v>60</v>
+      </c>
+      <c r="S5" t="s">
         <v>59</v>
       </c>
-      <c r="S5" t="s">
+      <c r="T5" t="s">
+        <v>58</v>
+      </c>
+      <c r="U5" t="s">
+        <v>58</v>
+      </c>
+      <c r="V5" t="s">
+        <v>58</v>
+      </c>
+      <c r="W5" t="s">
+        <v>59</v>
+      </c>
+      <c r="X5" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA5" t="s">
         <v>60</v>
       </c>
-      <c r="T5" t="s">
+      <c r="AB5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC5" t="s">
         <v>59</v>
       </c>
-      <c r="U5" t="s">
-[...8 lines deleted...]
-      <c r="X5" t="s">
+      <c r="AD5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG5" t="s">
         <v>59</v>
       </c>
-      <c r="Y5" t="s">
-[...5 lines deleted...]
-      <c r="AA5" t="s">
+      <c r="AH5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AI5" t="s">
         <v>59</v>
       </c>
-      <c r="AB5" t="s">
-[...5 lines deleted...]
-      <c r="AD5" t="s">
+      <c r="AJ5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AK5" t="s">
         <v>59</v>
       </c>
-      <c r="AE5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AL5" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="AM5" t="s">
         <v>58</v>
       </c>
       <c r="AN5" t="s">
         <v>58</v>
       </c>
       <c r="AO5" t="s">
         <v>58</v>
       </c>
       <c r="AP5" t="s">
         <v>58</v>
       </c>
       <c r="AQ5" t="s">
         <v>58</v>
       </c>
       <c r="AR5" t="s">
         <v>59</v>
       </c>
       <c r="AS5" t="s">
         <v>58</v>
       </c>
       <c r="AT5" t="s">
         <v>58</v>
       </c>
@@ -1386,54 +1386,54 @@
       <c r="J8" t="s">
         <v>63</v>
       </c>
       <c r="K8" t="s">
         <v>63</v>
       </c>
       <c r="L8" t="s">
         <v>63</v>
       </c>
       <c r="M8" t="s">
         <v>63</v>
       </c>
       <c r="N8" t="s">
         <v>63</v>
       </c>
       <c r="O8" t="s">
         <v>63</v>
       </c>
       <c r="P8" t="s">
         <v>63</v>
       </c>
       <c r="Q8" t="s">
         <v>63</v>
       </c>
       <c r="R8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="S8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T8" t="s">
         <v>63</v>
       </c>
       <c r="U8" t="s">
         <v>63</v>
       </c>
       <c r="V8" t="s">
         <v>63</v>
       </c>
       <c r="W8" t="s">
         <v>63</v>
       </c>
       <c r="X8" t="s">
         <v>63</v>
       </c>
       <c r="Y8" t="s">
         <v>63</v>
       </c>
       <c r="Z8" t="s">
         <v>63</v>
       </c>
       <c r="AA8" t="s">
         <v>63</v>
       </c>
@@ -1496,138 +1496,138 @@
       </c>
       <c r="AU8" t="s">
         <v>63</v>
       </c>
       <c r="AV8" t="s">
         <v>63</v>
       </c>
       <c r="AW8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>65</v>
       </c>
       <c r="H9" t="s">
         <v>65</v>
       </c>
       <c r="I9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J9" t="s">
+        <v>65</v>
+      </c>
+      <c r="K9" t="s">
         <v>66</v>
       </c>
-      <c r="K9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L9" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
       <c r="Q9" t="s">
         <v>66</v>
       </c>
       <c r="R9" t="s">
+        <v>65</v>
+      </c>
+      <c r="S9" t="s">
         <v>66</v>
       </c>
-      <c r="S9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T9" t="s">
+        <v>65</v>
+      </c>
+      <c r="U9" t="s">
+        <v>65</v>
+      </c>
+      <c r="V9" t="s">
+        <v>65</v>
+      </c>
+      <c r="W9" t="s">
         <v>66</v>
       </c>
-      <c r="U9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X9" t="s">
+        <v>65</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z9" t="s">
         <v>66</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC9" t="s">
         <v>66</v>
       </c>
-      <c r="AB9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG9" t="s">
         <v>66</v>
       </c>
-      <c r="AE9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AI9" t="s">
         <v>66</v>
       </c>
-      <c r="AI9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AK9" t="s">
         <v>66</v>
       </c>
-      <c r="AK9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AM9" t="s">
         <v>65</v>
       </c>
       <c r="AN9" t="s">
         <v>65</v>
       </c>
       <c r="AO9" t="s">
         <v>65</v>
       </c>
       <c r="AP9" t="s">
         <v>65</v>
       </c>
       <c r="AQ9" t="s">
         <v>65</v>
       </c>
       <c r="AR9" t="s">
         <v>66</v>
       </c>
       <c r="AS9" t="s">
         <v>65</v>
       </c>
       <c r="AT9" t="s">
         <v>65</v>
       </c>