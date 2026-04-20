--- v0 (2025-12-14)
+++ v1 (2026-04-20)
@@ -26,219 +26,219 @@
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LIX сесія VIII скликання</t>
   </si>
   <si>
     <t>Чернівецька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
+    <t>Абрам`юк Галина Йосипівна</t>
+  </si>
+  <si>
+    <t>Білоскурський Руслан Романович</t>
+  </si>
+  <si>
+    <t>Білоус Дмитро Георгійович</t>
+  </si>
+  <si>
+    <t>Гринюк Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Калмикова Наталія Іванівна</t>
+  </si>
+  <si>
+    <t>Кирилюк Марина Василівна</t>
+  </si>
+  <si>
+    <t>Прокоп Тарас Ігорович</t>
+  </si>
+  <si>
+    <t>Радчук Валентина Миколаївна</t>
+  </si>
+  <si>
+    <t>Бабюк Антоніна Анатоліївна</t>
+  </si>
+  <si>
+    <t>Найдиш Валерій Миколайович</t>
+  </si>
+  <si>
+    <t>Олевич Аліна Анатоліївна</t>
+  </si>
+  <si>
+    <t>Тимофєєв Денис Олександрович</t>
+  </si>
+  <si>
+    <t>Чесанов Анатолій Анатолійович</t>
+  </si>
+  <si>
+    <t>Максимюк Василь Сидорович</t>
+  </si>
+  <si>
+    <t>Бостан Сергій Іванович</t>
+  </si>
+  <si>
+    <t>Скорейко Ганна Михайлівна</t>
+  </si>
+  <si>
+    <t>Скрипа Ромео Титусович</t>
+  </si>
+  <si>
+    <t>Фрунзе Наталія Штефанівна</t>
+  </si>
+  <si>
+    <t>Шалєєв Андрій Володимирович</t>
+  </si>
+  <si>
+    <t>Другановський Віталій Валерійович</t>
+  </si>
+  <si>
+    <t>Зубжицька Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Пікулін Олександр Сергійович</t>
+  </si>
+  <si>
+    <t>Просяний Олексій Валентинович</t>
+  </si>
+  <si>
+    <t>Широкова Світлана Вікторівна</t>
+  </si>
+  <si>
+    <t>Каспрук Олексій Павлович</t>
+  </si>
+  <si>
+    <t>Кавуля Андрій Васильович</t>
+  </si>
+  <si>
+    <t>Руденко Степан Валерійович</t>
+  </si>
+  <si>
+    <t>Сафтенко Юлія Костянтинівна</t>
+  </si>
+  <si>
+    <t>Шкурей Михайло Радувич</t>
+  </si>
+  <si>
+    <t>Каглянчук Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Продан Василь Сафронович</t>
+  </si>
+  <si>
+    <t>Чинуш Валерій Миколайович</t>
+  </si>
+  <si>
+    <t>Клічук Роман Васильович</t>
+  </si>
+  <si>
     <t>Брус Яна Василівна</t>
   </si>
   <si>
-    <t>Абрам`юк Галина Йосипівна</t>
-[...97 lines deleted...]
-  <si>
     <t>Лабанда Надія Богданівна</t>
   </si>
   <si>
     <t>Шевчук Валентин Григорович</t>
   </si>
   <si>
     <t>Смандич Віталій Степанович</t>
   </si>
   <si>
+    <t>Гуменна Катерина Юріївна</t>
+  </si>
+  <si>
+    <t>Добровольська Ірина Іванівна</t>
+  </si>
+  <si>
+    <t>Сідлецька Людмила Юріївна</t>
+  </si>
+  <si>
+    <t>Пшебишевська Наталія Богданівна</t>
+  </si>
+  <si>
     <t>Яковець Аліна Костянтинівна</t>
   </si>
   <si>
-    <t>Сідлецька Людмила Юріївна</t>
-[...10 lines deleted...]
-  <si>
     <t>06.01.25  12:03:45</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 32</t>
   </si>
   <si>
+    <t>Відсут.</t>
+  </si>
+  <si>
     <t>За</t>
   </si>
   <si>
-    <t>Відсут.</t>
-[...1 lines deleted...]
-  <si>
     <t>Утр.</t>
   </si>
   <si>
+    <t>За: 0</t>
+  </si>
+  <si>
     <t>За: 1</t>
   </si>
   <si>
-    <t>За: 0</t>
-[...1 lines deleted...]
-  <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
+    <t>Відсут.: 1</t>
+  </si>
+  <si>
     <t>Відсут.: 0</t>
-  </si>
-[...1 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -487,302 +487,302 @@
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>15606Про внесення змін до рішення Чернівецької міської ради VIII скликання від 19.12.2024 р. № 2094 «Про бюджет Чернівецької міської територіальної громади на 2025 рік»</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>48</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2" t="s">
         <v>50</v>
       </c>
       <c r="G2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="H2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="I2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="T2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AA2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AH2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AM2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AO2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AP2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AQ2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AR2" t="s" s="5">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AT2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AU2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AV2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>54</v>
       </c>
       <c r="H3" t="s">
         <v>55</v>
       </c>
       <c r="I3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P3" t="s">
         <v>54</v>
       </c>
       <c r="Q3" t="s">
         <v>55</v>
       </c>
       <c r="R3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S3" t="s">
         <v>54</v>
       </c>
       <c r="T3" t="s">
         <v>55</v>
       </c>
       <c r="U3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V3" t="s">
         <v>54</v>
       </c>
       <c r="W3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X3" t="s">
         <v>55</v>
       </c>
       <c r="Y3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AD3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AE3" t="s">
         <v>54</v>
       </c>
       <c r="AF3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AG3" t="s">
         <v>55</v>
       </c>
       <c r="AH3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AI3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AK3" t="s">
         <v>54</v>
       </c>
       <c r="AL3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM3" t="s">
         <v>55</v>
       </c>
       <c r="AN3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AO3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AP3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AQ3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AR3" t="s">
         <v>54</v>
       </c>
       <c r="AS3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AT3" t="s">
         <v>55</v>
       </c>
       <c r="AU3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AV3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>56</v>
       </c>
       <c r="H4" t="s">
         <v>56</v>
       </c>
       <c r="I4" t="s">
         <v>56</v>
       </c>
       <c r="J4" t="s">
         <v>56</v>
       </c>
       <c r="K4" t="s">
         <v>56</v>
       </c>
       <c r="L4" t="s">
@@ -994,57 +994,57 @@
       <c r="AJ5" t="s">
         <v>57</v>
       </c>
       <c r="AK5" t="s">
         <v>57</v>
       </c>
       <c r="AL5" t="s">
         <v>57</v>
       </c>
       <c r="AM5" t="s">
         <v>57</v>
       </c>
       <c r="AN5" t="s">
         <v>57</v>
       </c>
       <c r="AO5" t="s">
         <v>57</v>
       </c>
       <c r="AP5" t="s">
         <v>57</v>
       </c>
       <c r="AQ5" t="s">
         <v>57</v>
       </c>
       <c r="AR5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AS5" t="s">
         <v>57</v>
       </c>
       <c r="AT5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AU5" t="s">
         <v>57</v>
       </c>
       <c r="AV5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>59</v>
       </c>
       <c r="H6" t="s">
         <v>59</v>
       </c>
       <c r="I6" t="s">
         <v>59</v>
       </c>
       <c r="J6" t="s">
@@ -1157,167 +1157,167 @@
       </c>
       <c r="AT6" t="s">
         <v>59</v>
       </c>
       <c r="AU6" t="s">
         <v>59</v>
       </c>
       <c r="AV6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>60</v>
       </c>
       <c r="H7" t="s">
         <v>61</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>60</v>
       </c>
       <c r="Q7" t="s">
         <v>61</v>
       </c>
       <c r="R7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="S7" t="s">
         <v>60</v>
       </c>
       <c r="T7" t="s">
         <v>61</v>
       </c>
       <c r="U7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V7" t="s">
         <v>60</v>
       </c>
       <c r="W7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X7" t="s">
         <v>61</v>
       </c>
       <c r="Y7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Z7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AA7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AB7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AC7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AD7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AE7" t="s">
         <v>60</v>
       </c>
       <c r="AF7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AG7" t="s">
         <v>61</v>
       </c>
       <c r="AH7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AI7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AJ7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AK7" t="s">
         <v>60</v>
       </c>
       <c r="AL7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AM7" t="s">
         <v>61</v>
       </c>
       <c r="AN7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AO7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AP7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AQ7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AR7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AS7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AT7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AU7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AV7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>