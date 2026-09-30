--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,54 +149,54 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моклович Володимир Михайлович</t>
   </si>
   <si>
     <t>20.06.19  10:27:45</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>20.06.19  10:28:41</t>
   </si>
@@ -1567,54 +1567,54 @@
       <c r="AN3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV3" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s" s="4">
         <v>62</v>
       </c>
       <c r="D4" t="s">
         <v>57</v>
       </c>
       <c r="E4" t="s">
         <v>58</v>
       </c>
       <c r="F4" t="s">
         <v>63</v>
       </c>
       <c r="G4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H4" t="s" s="5">
@@ -1716,54 +1716,54 @@
       <c r="AN4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>64</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>1511Про співфінансування проекту «CARPATHIA UNESCO – GREEN CARPATHIA – Інтегрований транскордонний туристичний маршрут» за фінансової підтримки в рамках Програми транскордонного співробітництва</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>65</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>66</v>
       </c>
       <c r="G5" t="s" s="5">
         <v>52</v>
@@ -2469,54 +2469,54 @@
       <c r="AN9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>76</v>
       </c>
       <c r="C10" t="s" s="4">
         <v>77</v>
       </c>
       <c r="D10" t="s">
         <v>57</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>78</v>
       </c>
       <c r="G10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H10" t="s" s="5">
@@ -2618,54 +2618,54 @@
       <c r="AN10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV10" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW10" t="s" s="5">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>1547Про розгляд електронної петиції № 38 гр. Драчковської О.О. щодо збереження книгарні і культурно-мистецького центру «Українська книга».</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="F11" t="s">
         <v>80</v>
       </c>
       <c r="G11" t="s" s="5">
         <v>52</v>
@@ -2769,54 +2769,54 @@
       <c r="AN11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV11" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW11" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>81</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>1548Про розгляд електронної петиції № 38 гр. Драчковської О.О. щодо збереження книгарні і культурно-мистецького центру «Українська книга».</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>82</v>
       </c>
       <c r="G12" t="s" s="5">
         <v>52</v>
@@ -3071,54 +3071,54 @@
       <c r="AN13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV13" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW13" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>85</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>1550Про скасування у судовому порядку реєстрації права власності Чернівецької обласної ради на земельні ділянки на вулиці Мусоргського Модеста,2 та провулку Текстильників,1 в місті Чернівці у</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>68</v>
       </c>
       <c r="E14" t="s">
         <v>58</v>
       </c>
       <c r="F14" t="s">
         <v>86</v>
       </c>
       <c r="G14" t="s" s="5">
         <v>52</v>
@@ -3222,54 +3222,54 @@
       <c r="AN14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>87</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>1551Про скасування у судовому порядку реєстрації права власності Чернівецької обласної ради на земельні ділянки на вулиці Мусоргського Модеста,2 та провулку Текстильників,1 в місті Чернівці у</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s" s="5">
         <v>52</v>
@@ -3675,54 +3675,54 @@
       <c r="AN17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV17" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW17" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>92</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>1556Про відновлення дитячого спортивного майданчику на вулиці Шептицького, 7 в порядку реалізації місцевої ініціативи.</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>58</v>
       </c>
       <c r="F18" t="s">
         <v>86</v>
       </c>
       <c r="G18" t="s" s="5">
         <v>52</v>
@@ -3826,54 +3826,54 @@
       <c r="AN18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV18" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW18" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>93</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>1568Про приєднання до Європейської Хартії рівності жінок і чоловіків у житті місцевих громад.</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19" t="s">
         <v>89</v>
       </c>
       <c r="G19" t="s" s="5">
         <v>52</v>
@@ -4430,54 +4430,54 @@
       <c r="AN22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV22" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW22" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>99</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>1572Про внесення змін до рішення Чернівецької міської ради VII скликання від 28.10.2016р. №437 щодо виключення із складу присяжних.</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>58</v>
       </c>
       <c r="F23" t="s">
         <v>84</v>
       </c>
       <c r="G23" t="s" s="5">
         <v>52</v>
@@ -4581,54 +4581,54 @@
       <c r="AN23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV23" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW23" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>1573Про внесення змін до рішення Чернівецької міської ради VII скликання від 28.10.2016р. №437 щодо виключення із складу присяжних.</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>69</v>
       </c>
       <c r="G24" t="s" s="5">
         <v>52</v>
@@ -5032,54 +5032,54 @@
       <c r="AN26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV26" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW26" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>1576Про внесення змін та доповнень в частині переліку об’єктів в додаток 3 «Напрями діяльності та заходи Програми будівництва, реконструкції та капітального ремонту об’єктів</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
       <c r="G27" t="s" s="5">
         <v>52</v>
@@ -5485,54 +5485,54 @@
       <c r="AN29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV29" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW29" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>107</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>1579Про збільшення розміру статутного капіталу та затвердження нової редакції Статуту комунального підприємства «Чернівецьке тролейбусне управління».</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
       <c r="G30" t="s" s="5">
         <v>52</v>
@@ -5636,54 +5636,54 @@
       <c r="AN30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV30" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW30" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>1580Про надання згоди на прийняття у комунальну власність територіальної громади м. Чернівців газопроводу з передачею його у господарське відання без переходу права власності публічному</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>68</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
       <c r="G31" t="s" s="5">
         <v>52</v>
@@ -5787,54 +5787,54 @@
       <c r="AN31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV31" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW31" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>109</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>1581Про укладання Договору про надання послуг з централізованого теплопостачання в місті Чернівці.</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>68</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
       <c r="G32" t="s" s="5">
         <v>52</v>
@@ -6540,54 +6540,54 @@
       <c r="AN36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV36" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW36" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>116</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>1586Про затвердження об’єкта інвестування та інвестиційного проекту «Пізнавально-туристичний комплекс «Парк науки» з доступом для людей з особливими потребами», право реалізації якого</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>68</v>
       </c>
       <c r="E37" t="s">
         <v>58</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
       <c r="G37" t="s" s="5">
         <v>52</v>
@@ -6691,54 +6691,54 @@
       <c r="AN37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV37" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW37" t="s" s="5">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>118</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>1587Про затвердження об’єкта інвестування та інвестиційного проекту «Пізнавально-туристичний комплекс «Парк науки» з доступом для людей з особливими потребами», право реалізації якого</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>68</v>
       </c>
       <c r="E38" t="s">
         <v>58</v>
       </c>
       <c r="F38" t="s">
         <v>95</v>
       </c>
       <c r="G38" t="s" s="5">
         <v>52</v>
@@ -6842,54 +6842,54 @@
       <c r="AN38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV38" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW38" t="s" s="5">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>1588Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул. Героїв Майдану, 4.</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>68</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>66</v>
       </c>
       <c r="G39" t="s" s="5">
         <v>52</v>
@@ -8048,54 +8048,54 @@
       <c r="AN46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV46" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW46" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>128</v>
       </c>
       <c r="C47" t="s" s="4">
         <v>129</v>
       </c>
       <c r="D47" t="s">
         <v>57</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
       <c r="F47" t="s">
         <v>89</v>
       </c>
       <c r="G47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H47" t="s" s="5">
@@ -9552,54 +9552,54 @@
       <c r="AN56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV56" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW56" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>1623Про внесення змін до цільової Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2017-2020 роки «Сучасне місто»,затвердженої рішенням міської ради VIІ скликання 13.03.2017</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>49</v>
       </c>
       <c r="E57" t="s">
         <v>58</v>
       </c>
       <c r="F57" t="s">
         <v>63</v>
       </c>
       <c r="G57" t="s" s="5">
         <v>52</v>
@@ -9703,54 +9703,54 @@
       <c r="AN57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV57" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW57" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>1624Про внесення змін до цільової Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2017-2020 роки «Сучасне місто»,затвердженої рішенням міської ради VIІ скликання 13.03.2017</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>49</v>
       </c>
       <c r="E58" t="s">
         <v>50</v>
       </c>
       <c r="F58" t="s">
         <v>97</v>
       </c>
       <c r="G58" t="s" s="5">
         <v>52</v>
@@ -10003,54 +10003,54 @@
       <c r="AN59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV59" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW59" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s" s="4">
         <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>57</v>
       </c>
       <c r="E60" t="s">
         <v>58</v>
       </c>
       <c r="F60" t="s">
         <v>84</v>
       </c>
       <c r="G60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H60" t="s" s="5">
@@ -10748,54 +10748,54 @@
       <c r="AN64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV64" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW64" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" t="s" s="4">
         <v>157</v>
       </c>
       <c r="D65" t="s">
         <v>57</v>
       </c>
       <c r="E65" t="s">
         <v>58</v>
       </c>
       <c r="F65" t="s">
         <v>86</v>
       </c>
       <c r="G65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H65" t="s" s="5">
@@ -11048,54 +11048,54 @@
       <c r="AN66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV66" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW66" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>1633Про внесення змін до цільової Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2017-2020 роки «Сучасне місто»,затвердженої рішенням міської ради VIІ скликання 13.03.2017</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>65</v>
       </c>
       <c r="E67" t="s">
         <v>58</v>
       </c>
       <c r="F67" t="s">
         <v>78</v>
       </c>
       <c r="G67" t="s" s="5">
         <v>52</v>
@@ -11199,54 +11199,54 @@
       <c r="AN67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV67" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW67" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>160</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>1634Про делегування акціонерному товариству «Чернівціобенерго» виконання функцій замовника з електрифікації території житлової забудови, обмеженої провулком Смотрицьким, вулицями</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>68</v>
       </c>
       <c r="E68" t="s">
         <v>58</v>
       </c>
       <c r="F68" t="s">
         <v>78</v>
       </c>
       <c r="G68" t="s" s="5">
         <v>52</v>
@@ -11350,54 +11350,54 @@
       <c r="AN68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV68" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW68" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>161</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>1655Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>49</v>
       </c>
       <c r="E69" t="s">
         <v>58</v>
       </c>
       <c r="F69" t="s">
         <v>86</v>
       </c>
       <c r="G69" t="s" s="5">
         <v>52</v>
@@ -11501,54 +11501,54 @@
       <c r="AN69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV69" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW69" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>162</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>1656Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>68</v>
       </c>
       <c r="E70" t="s">
         <v>58</v>
       </c>
       <c r="F70" t="s">
         <v>63</v>
       </c>
       <c r="G70" t="s" s="5">
         <v>52</v>
@@ -11652,54 +11652,54 @@
       <c r="AN70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV70" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW70" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>163</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>1662Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>49</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>89</v>
       </c>
       <c r="G71" t="s" s="5">
         <v>52</v>
@@ -11803,54 +11803,54 @@
       <c r="AN71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>164</v>
       </c>
       <c r="C72" t="s" s="4">
         <v>165</v>
       </c>
       <c r="D72" t="s">
         <v>57</v>
       </c>
       <c r="E72" t="s">
         <v>58</v>
       </c>
       <c r="F72" t="s">
         <v>75</v>
       </c>
       <c r="G72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H72" t="s" s="5">
@@ -11952,54 +11952,54 @@
       <c r="AN72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV72" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW72" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>166</v>
       </c>
       <c r="C73" t="s" s="4">
         <v>167</v>
       </c>
       <c r="D73" t="s">
         <v>57</v>
       </c>
       <c r="E73" t="s">
         <v>50</v>
       </c>
       <c r="F73" t="s">
         <v>97</v>
       </c>
       <c r="G73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H73" t="s" s="5">
@@ -12101,54 +12101,54 @@
       <c r="AN73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV73" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW73" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>168</v>
       </c>
       <c r="C74" t="s" s="4">
         <v>169</v>
       </c>
       <c r="D74" t="s">
         <v>57</v>
       </c>
       <c r="E74" t="s">
         <v>58</v>
       </c>
       <c r="F74" t="s">
         <v>63</v>
       </c>
       <c r="G74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H74" t="s" s="5">
@@ -12250,54 +12250,54 @@
       <c r="AN74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV74" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW74" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>170</v>
       </c>
       <c r="C75" t="s" s="4">
         <v>171</v>
       </c>
       <c r="D75" t="s">
         <v>57</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>112</v>
       </c>
       <c r="G75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H75" t="s" s="5">
@@ -12399,54 +12399,54 @@
       <c r="AN75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV75" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW75" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>172</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>1667Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>65</v>
       </c>
       <c r="E76" t="s">
         <v>58</v>
       </c>
       <c r="F76" t="s">
         <v>63</v>
       </c>
       <c r="G76" t="s" s="5">
         <v>52</v>
@@ -12550,54 +12550,54 @@
       <c r="AN76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV76" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW76" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>173</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>1668Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>65</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>71</v>
       </c>
       <c r="G77" t="s" s="5">
         <v>52</v>
@@ -12701,54 +12701,54 @@
       <c r="AN77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV77" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW77" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>174</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>1669Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>49</v>
       </c>
       <c r="E78" t="s">
         <v>58</v>
       </c>
       <c r="F78" t="s">
         <v>63</v>
       </c>
       <c r="G78" t="s" s="5">
         <v>52</v>
@@ -12852,54 +12852,54 @@
       <c r="AN78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV78" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW78" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>175</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>1910Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D79" t="s">
         <v>49</v>
       </c>
       <c r="E79" t="s">
         <v>58</v>
       </c>
       <c r="F79" t="s">
         <v>84</v>
       </c>
       <c r="G79" t="s" s="5">
         <v>53</v>
@@ -13003,54 +13003,54 @@
       <c r="AN79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV79" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW79" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>176</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>1911Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>49</v>
       </c>
       <c r="E80" t="s">
         <v>58</v>
       </c>
       <c r="F80" t="s">
         <v>63</v>
       </c>
       <c r="G80" t="s" s="5">
         <v>53</v>
@@ -13154,54 +13154,54 @@
       <c r="AN80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT80" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV80" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW80" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>177</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>1912Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність та надання в оренду земельних ділянок, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D81" t="s">
         <v>49</v>
       </c>
       <c r="E81" t="s">
         <v>58</v>
       </c>
       <c r="F81" t="s">
         <v>95</v>
       </c>
       <c r="G81" t="s" s="5">
         <v>53</v>
@@ -13305,54 +13305,54 @@
       <c r="AN81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV81" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW81" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>178</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>1913Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність та надання в оренду земельних ділянок, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>49</v>
       </c>
       <c r="E82" t="s">
         <v>58</v>
       </c>
       <c r="F82" t="s">
         <v>59</v>
       </c>
       <c r="G82" t="s" s="5">
         <v>53</v>
@@ -13456,54 +13456,54 @@
       <c r="AN82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV82" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW82" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>179</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>1914Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання та затвердження проектів землеустрою щодо відведення земельних ділянок у власність для</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>49</v>
       </c>
       <c r="E83" t="s">
         <v>50</v>
       </c>
       <c r="F83" t="s">
         <v>112</v>
       </c>
       <c r="G83" t="s" s="5">
         <v>53</v>
@@ -13607,54 +13607,54 @@
       <c r="AN83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV83" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW83" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>180</v>
       </c>
       <c r="C84" t="s" s="4">
         <v>181</v>
       </c>
       <c r="D84" t="s">
         <v>57</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
         <v>112</v>
       </c>
       <c r="G84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H84" t="s" s="5">
@@ -13756,54 +13756,54 @@
       <c r="AN84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV84" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW84" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>182</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>1916Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання та затвердження проектів землеустрою щодо відведення земельних ділянок у власність для</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>65</v>
       </c>
       <c r="E85" t="s">
         <v>50</v>
       </c>
       <c r="F85" t="s">
         <v>71</v>
       </c>
       <c r="G85" t="s" s="5">
         <v>53</v>
@@ -13907,54 +13907,54 @@
       <c r="AN85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV85" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW85" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>183</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>1917Про розгляд звернень фізичних та юридичних осіб щодо затвердження та надання дозволів на складання проектів землеустрою зі зміни цільового призначення земельних ділянок, визнання такими,</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>49</v>
       </c>
       <c r="E86" t="s">
         <v>58</v>
       </c>
       <c r="F86" t="s">
         <v>95</v>
       </c>
       <c r="G86" t="s" s="5">
         <v>53</v>
@@ -14058,54 +14058,54 @@
       <c r="AN86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO86" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT86" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV86" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW86" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>184</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>1918Про розгляд звернень фізичних та юридичних осіб щодо затвердження та надання дозволів на складання проектів землеустрою зі зміни цільового призначення земельних ділянок, визнання такими,</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>49</v>
       </c>
       <c r="E87" t="s">
         <v>58</v>
       </c>
       <c r="F87" t="s">
         <v>185</v>
       </c>
       <c r="G87" t="s" s="5">
         <v>53</v>
@@ -14209,54 +14209,54 @@
       <c r="AN87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV87" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW87" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>186</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>1919Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення та затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних</t>
         </is>
       </c>
       <c r="D88" t="s">
         <v>68</v>
       </c>
       <c r="E88" t="s">
         <v>58</v>
       </c>
       <c r="F88" t="s">
         <v>84</v>
       </c>
       <c r="G88" t="s" s="5">
         <v>53</v>
@@ -14360,54 +14360,54 @@
       <c r="AN88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV88" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW88" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>187</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>1920Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення та затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних</t>
         </is>
       </c>
       <c r="D89" t="s">
         <v>68</v>
       </c>
       <c r="E89" t="s">
         <v>50</v>
       </c>
       <c r="F89" t="s">
         <v>112</v>
       </c>
       <c r="G89" t="s" s="5">
         <v>53</v>
@@ -14511,54 +14511,54 @@
       <c r="AN89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV89" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW89" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>188</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>1921Про розгляд звернення Герасимчука О.І. щодо погодження поділу та надання в оренду земельної ділянки, включення її до переліку земельних ділянок несільськогосподарського призначення, щодо</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>68</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>97</v>
       </c>
       <c r="G90" t="s" s="5">
         <v>53</v>
@@ -14662,54 +14662,54 @@
       <c r="AN90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV90" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW90" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>189</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>1922Про розгляд звернення підприємця Скрипника А.М. щодо поновлення договору встановлення земельного сервітуту від 24.04.2012р. №52 за адресою 3 провул.Лукіяновича Дениса,2-Б.</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>68</v>
       </c>
       <c r="E91" t="s">
         <v>50</v>
       </c>
       <c r="F91" t="s">
         <v>97</v>
       </c>
       <c r="G91" t="s" s="5">
         <v>53</v>
@@ -14813,54 +14813,54 @@
       <c r="AN91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV91" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW91" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>190</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>1923Про розгляд звернень фізичних та юридичних осіб щодо продажу земельних ділянок, власникам об’єктів нерухомого майна, що розташоване на них.</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>68</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
         <v>97</v>
       </c>
       <c r="G92" t="s" s="5">
         <v>53</v>
@@ -14964,54 +14964,54 @@
       <c r="AN92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV92" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW92" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>191</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>1924Про затвердження переліку земельних ділянок несільсько-господарського призначення, які підлягають продажу на земельних торгах, надання дозволів на розроблення документації із</t>
         </is>
       </c>
       <c r="D93" t="s">
         <v>68</v>
       </c>
       <c r="E93" t="s">
         <v>50</v>
       </c>
       <c r="F93" t="s">
         <v>112</v>
       </c>
       <c r="G93" t="s" s="5">
         <v>53</v>
@@ -15115,54 +15115,54 @@
       <c r="AN93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV93" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW93" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>192</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>1925Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D94" t="s">
         <v>49</v>
       </c>
       <c r="E94" t="s">
         <v>58</v>
       </c>
       <c r="F94" t="s">
         <v>63</v>
       </c>
       <c r="G94" t="s" s="5">
         <v>53</v>
@@ -15266,54 +15266,54 @@
       <c r="AN94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV94" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW94" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>193</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>1926Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D95" t="s">
         <v>49</v>
       </c>
       <c r="E95" t="s">
         <v>58</v>
       </c>
       <c r="F95" t="s">
         <v>84</v>
       </c>
       <c r="G95" t="s" s="5">
         <v>53</v>
@@ -15417,54 +15417,54 @@
       <c r="AN95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV95" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW95" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>194</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>1927Про розгляд звернень громадян щодо надання дозволів на складання проектів відведення земельних ділянок та внесення змін до окремих пунктів рішень з цих питань.</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>49</v>
       </c>
       <c r="E96" t="s">
         <v>50</v>
       </c>
       <c r="F96" t="s">
         <v>89</v>
       </c>
       <c r="G96" t="s" s="5">
         <v>53</v>
@@ -15568,54 +15568,54 @@
       <c r="AN96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV96" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW96" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>195</v>
       </c>
       <c r="C97" t="s" s="4">
         <v>196</v>
       </c>
       <c r="D97" t="s">
         <v>57</v>
       </c>
       <c r="E97" t="s">
         <v>50</v>
       </c>
       <c r="F97" t="s">
         <v>66</v>
       </c>
       <c r="G97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H97" t="s" s="5">
@@ -15717,54 +15717,54 @@
       <c r="AN97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV97" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW97" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>197</v>
       </c>
       <c r="C98" t="s" s="4">
         <v>198</v>
       </c>
       <c r="D98" t="s">
         <v>57</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>89</v>
       </c>
       <c r="G98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H98" t="s" s="5">
@@ -15866,54 +15866,54 @@
       <c r="AN98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV98" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW98" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>199</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>1930Про розгляд звернень громадян щодо надання дозволів на складання проектів відведення земельних ділянок та внесення змін до окремих пунктів рішень з цих питань.</t>
         </is>
       </c>
       <c r="D99" t="s">
         <v>65</v>
       </c>
       <c r="E99" t="s">
         <v>50</v>
       </c>
       <c r="F99" t="s">
         <v>89</v>
       </c>
       <c r="G99" t="s" s="5">
         <v>53</v>
@@ -16017,54 +16017,54 @@
       <c r="AN99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV99" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW99" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>1931Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на складання проектів відведення по зміні цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D100" t="s">
         <v>49</v>
       </c>
       <c r="E100" t="s">
         <v>58</v>
       </c>
       <c r="F100" t="s">
         <v>75</v>
       </c>
       <c r="G100" t="s" s="5">
         <v>53</v>
@@ -16168,54 +16168,54 @@
       <c r="AN100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV100" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW100" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>201</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>1932Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на складання проектів відведення по зміні цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D101" t="s">
         <v>49</v>
       </c>
       <c r="E101" t="s">
         <v>58</v>
       </c>
       <c r="F101" t="s">
         <v>202</v>
       </c>
       <c r="G101" t="s" s="5">
         <v>53</v>
@@ -16319,54 +16319,54 @@
       <c r="AN101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV101" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW101" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>203</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>1933Про розгляд звернень юридичних та фізичних осіб – підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх</t>
         </is>
       </c>
       <c r="D102" t="s">
         <v>49</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
       <c r="F102" t="s">
         <v>97</v>
       </c>
       <c r="G102" t="s" s="5">
         <v>53</v>
@@ -16470,54 +16470,54 @@
       <c r="AN102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV102" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW102" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>204</v>
       </c>
       <c r="C103" t="s" s="4">
         <v>205</v>
       </c>
       <c r="D103" t="s">
         <v>57</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>112</v>
       </c>
       <c r="G103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H103" t="s" s="5">
@@ -16619,54 +16619,54 @@
       <c r="AN103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV103" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW103" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>206</v>
       </c>
       <c r="C104" t="s" s="4">
         <v>207</v>
       </c>
       <c r="D104" t="s">
         <v>57</v>
       </c>
       <c r="E104" t="s">
         <v>58</v>
       </c>
       <c r="F104" t="s">
         <v>59</v>
       </c>
       <c r="G104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H104" t="s" s="5">
@@ -16768,54 +16768,54 @@
       <c r="AN104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV104" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW104" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>208</v>
       </c>
       <c r="C105" t="s" s="4">
         <v>209</v>
       </c>
       <c r="D105" t="s">
         <v>57</v>
       </c>
       <c r="E105" t="s">
         <v>58</v>
       </c>
       <c r="F105" t="s">
         <v>78</v>
       </c>
       <c r="G105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H105" t="s" s="5">
@@ -16917,54 +16917,54 @@
       <c r="AN105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV105" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW105" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>210</v>
       </c>
       <c r="C106" t="s" s="4">
         <v>211</v>
       </c>
       <c r="D106" t="s">
         <v>57</v>
       </c>
       <c r="E106" t="s">
         <v>50</v>
       </c>
       <c r="F106" t="s">
         <v>89</v>
       </c>
       <c r="G106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H106" t="s" s="5">
@@ -17066,54 +17066,54 @@
       <c r="AN106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV106" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW106" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>212</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>1938Про розгляд звернень юридичних та фізичних осіб – підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх</t>
         </is>
       </c>
       <c r="D107" t="s">
         <v>65</v>
       </c>
       <c r="E107" t="s">
         <v>50</v>
       </c>
       <c r="F107" t="s">
         <v>51</v>
       </c>
       <c r="G107" t="s" s="5">
         <v>53</v>
@@ -17217,54 +17217,54 @@
       <c r="AN107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV107" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW107" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>213</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>1939Про надання департаменту містобудівного комплексу та земельних відносин Чернівецької міської ради дозволу на формування земельних ділянок комунальної власності.</t>
         </is>
       </c>
       <c r="D108" t="s">
         <v>49</v>
       </c>
       <c r="E108" t="s">
         <v>58</v>
       </c>
       <c r="F108" t="s">
         <v>63</v>
       </c>
       <c r="G108" t="s" s="5">
         <v>53</v>
@@ -17368,54 +17368,54 @@
       <c r="AN108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV108" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW108" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>214</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>1940Про надання департаменту містобудівного комплексу та земельних відносин Чернівецької міської ради дозволу на формування земельних ділянок комунальної власності.</t>
         </is>
       </c>
       <c r="D109" t="s">
         <v>49</v>
       </c>
       <c r="E109" t="s">
         <v>58</v>
       </c>
       <c r="F109" t="s">
         <v>84</v>
       </c>
       <c r="G109" t="s" s="5">
         <v>53</v>
@@ -17519,54 +17519,54 @@
       <c r="AN109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV109" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW109" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>215</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>1941Про розгляд звернень Городенського С.Д. щодо надання дозволу на зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>68</v>
       </c>
       <c r="E110" t="s">
         <v>58</v>
       </c>
       <c r="F110" t="s">
         <v>216</v>
       </c>
       <c r="G110" t="s" s="5">
         <v>52</v>
@@ -17670,54 +17670,54 @@
       <c r="AN110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV110" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW110" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>217</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>1942Про розгляд звернень Городенського С.Д. щодо надання дозволу на зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D111" t="s">
         <v>68</v>
       </c>
       <c r="E111" t="s">
         <v>58</v>
       </c>
       <c r="F111" t="s">
         <v>59</v>
       </c>
       <c r="G111" t="s" s="5">
         <v>52</v>
@@ -17821,54 +17821,54 @@
       <c r="AN111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV111" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW111" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>218</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>1943Про надання дозволу департаменту містобудівного комплексу та земельних відносин Чернівецької міської ради на розробку містобудівної документації.</t>
         </is>
       </c>
       <c r="D112" t="s">
         <v>68</v>
       </c>
       <c r="E112" t="s">
         <v>50</v>
       </c>
       <c r="F112" t="s">
         <v>97</v>
       </c>
       <c r="G112" t="s" s="5">
         <v>53</v>
@@ -17972,54 +17972,54 @@
       <c r="AN112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV112" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW112" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>219</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>1944Про доповнення переліку дитячих майданчиків у місті Чернівцях, затвердженого рішенням міської ради ІV скликання від 25.09.2003р. №297 “Про перелік дитячих майданчиків у місті Чернівцях”.</t>
         </is>
       </c>
       <c r="D113" t="s">
         <v>68</v>
       </c>
       <c r="E113" t="s">
         <v>50</v>
       </c>
       <c r="F113" t="s">
         <v>89</v>
       </c>
       <c r="G113" t="s" s="5">
         <v>53</v>
@@ -18123,54 +18123,54 @@
       <c r="AN113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV113" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW113" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>220</v>
       </c>
       <c r="C114" t="s" s="4">
         <v>221</v>
       </c>
       <c r="D114" t="s">
         <v>57</v>
       </c>
       <c r="E114" t="s">
         <v>58</v>
       </c>
       <c r="F114" t="s">
         <v>82</v>
       </c>
       <c r="G114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H114" t="s" s="5">
@@ -18272,54 +18272,54 @@
       <c r="AN114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS114" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV114" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW114" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>222</v>
       </c>
       <c r="C115" t="s" s="4">
         <v>223</v>
       </c>
       <c r="D115" t="s">
         <v>57</v>
       </c>
       <c r="E115" t="s">
         <v>58</v>
       </c>
       <c r="F115" t="s">
         <v>63</v>
       </c>
       <c r="G115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H115" t="s" s="5">
@@ -18421,54 +18421,54 @@
       <c r="AN115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV115" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW115" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>224</v>
       </c>
       <c r="C116" t="s" s="4">
         <v>225</v>
       </c>
       <c r="D116" t="s">
         <v>57</v>
       </c>
       <c r="E116" t="s">
         <v>58</v>
       </c>
       <c r="F116" t="s">
         <v>63</v>
       </c>
       <c r="G116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H116" t="s" s="5">
@@ -18570,54 +18570,54 @@
       <c r="AN116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV116" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW116" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>226</v>
       </c>
       <c r="C117" t="s" s="4">
         <v>227</v>
       </c>
       <c r="D117" t="s">
         <v>57</v>
       </c>
       <c r="E117" t="s">
         <v>50</v>
       </c>
       <c r="F117" t="s">
         <v>66</v>
       </c>
       <c r="G117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H117" t="s" s="5">
@@ -18719,54 +18719,54 @@
       <c r="AN117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV117" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW117" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>228</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>1963Про розгляд звернень фізичних та юридичних осіб щодо продажу земельних ділянок, власникам об’єктів нерухомого майна, що розташоване на них.</t>
         </is>
       </c>
       <c r="D118" t="s">
         <v>65</v>
       </c>
       <c r="E118" t="s">
         <v>50</v>
       </c>
       <c r="F118" t="s">
         <v>112</v>
       </c>
       <c r="G118" t="s" s="5">
         <v>53</v>
@@ -18870,54 +18870,54 @@
       <c r="AN118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV118" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW118" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>229</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>1966Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>49</v>
       </c>
       <c r="E119" t="s">
         <v>58</v>
       </c>
       <c r="F119" t="s">
         <v>63</v>
       </c>
       <c r="G119" t="s" s="5">
         <v>53</v>
@@ -19021,54 +19021,54 @@
       <c r="AN119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV119" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW119" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>230</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>1967Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D120" t="s">
         <v>49</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>66</v>
       </c>
       <c r="G120" t="s" s="5">
         <v>53</v>
@@ -19172,54 +19172,54 @@
       <c r="AN120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV120" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW120" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>231</v>
       </c>
       <c r="C121" t="s" s="4">
         <v>232</v>
       </c>
       <c r="D121" t="s">
         <v>57</v>
       </c>
       <c r="E121" t="s">
         <v>58</v>
       </c>
       <c r="F121" t="s">
         <v>63</v>
       </c>
       <c r="G121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H121" t="s" s="5">
@@ -19321,54 +19321,54 @@
       <c r="AN121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV121" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW121" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>233</v>
       </c>
       <c r="C122" t="s" s="4">
         <v>234</v>
       </c>
       <c r="D122" t="s">
         <v>57</v>
       </c>
       <c r="E122" t="s">
         <v>50</v>
       </c>
       <c r="F122" t="s">
         <v>71</v>
       </c>
       <c r="G122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H122" t="s" s="5">
@@ -19470,54 +19470,54 @@
       <c r="AN122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV122" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW122" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>235</v>
       </c>
       <c r="C123" t="s" s="4">
         <v>236</v>
       </c>
       <c r="D123" t="s">
         <v>57</v>
       </c>
       <c r="E123" t="s">
         <v>50</v>
       </c>
       <c r="F123" t="s">
         <v>71</v>
       </c>
       <c r="G123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H123" t="s" s="5">
@@ -19619,54 +19619,54 @@
       <c r="AN123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV123" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW123" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>237</v>
       </c>
       <c r="C124" t="s" s="4">
         <v>238</v>
       </c>
       <c r="D124" t="s">
         <v>57</v>
       </c>
       <c r="E124" t="s">
         <v>50</v>
       </c>
       <c r="F124" t="s">
         <v>71</v>
       </c>
       <c r="G124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H124" t="s" s="5">
@@ -19768,54 +19768,54 @@
       <c r="AN124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV124" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW124" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>239</v>
       </c>
       <c r="C125" t="s" s="4">
         <v>240</v>
       </c>
       <c r="D125" t="s">
         <v>57</v>
       </c>
       <c r="E125" t="s">
         <v>50</v>
       </c>
       <c r="F125" t="s">
         <v>71</v>
       </c>
       <c r="G125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H125" t="s" s="5">
@@ -19917,54 +19917,54 @@
       <c r="AN125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV125" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW125" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>241</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>1973Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D126" t="s">
         <v>65</v>
       </c>
       <c r="E126" t="s">
         <v>50</v>
       </c>
       <c r="F126" t="s">
         <v>66</v>
       </c>
       <c r="G126" t="s" s="5">
         <v>53</v>
@@ -20068,54 +20068,54 @@
       <c r="AN126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV126" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW126" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>242</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>1997Про внесення змін до цільової Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2017-2020 роки «Сучасне місто»,затвердженої рішенням міської ради VIІ скликання 13.03.2017</t>
         </is>
       </c>
       <c r="D127" t="s">
         <v>68</v>
       </c>
       <c r="E127" t="s">
         <v>50</v>
       </c>
       <c r="F127" t="s">
         <v>66</v>
       </c>
       <c r="G127" t="s" s="5">
         <v>53</v>
@@ -20219,54 +20219,54 @@
       <c r="AN127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO127" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT127" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV127" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW127" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="128">
       <c r="A128"/>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
         <v>243</v>
       </c>
       <c r="H128" t="s">
         <v>244</v>
       </c>
       <c r="I128" t="s">
         <v>245</v>
       </c>
       <c r="J128" t="s">
         <v>246</v>
       </c>
       <c r="K128" t="s">
         <v>247</v>
       </c>
       <c r="L128" t="s">
@@ -20356,54 +20356,54 @@
       <c r="AN128" t="s">
         <v>267</v>
       </c>
       <c r="AO128" t="s">
         <v>185</v>
       </c>
       <c r="AP128" t="s">
         <v>268</v>
       </c>
       <c r="AQ128" t="s">
         <v>269</v>
       </c>
       <c r="AR128" t="s">
         <v>270</v>
       </c>
       <c r="AS128" t="s">
         <v>271</v>
       </c>
       <c r="AT128" t="s">
         <v>132</v>
       </c>
       <c r="AU128" t="s">
         <v>272</v>
       </c>
       <c r="AV128" t="s">
+        <v>248</v>
+      </c>
+      <c r="AW128" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="129">
       <c r="A129"/>
       <c r="B129"/>
       <c r="C129"/>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
         <v>274</v>
       </c>
       <c r="H129" t="s">
         <v>274</v>
       </c>
       <c r="I129" t="s">
         <v>274</v>
       </c>
       <c r="J129" t="s">
         <v>274</v>
       </c>
       <c r="K129" t="s">
         <v>274</v>
       </c>
       <c r="L129" t="s">
@@ -20493,54 +20493,54 @@
       <c r="AN129" t="s">
         <v>274</v>
       </c>
       <c r="AO129" t="s">
         <v>274</v>
       </c>
       <c r="AP129" t="s">
         <v>274</v>
       </c>
       <c r="AQ129" t="s">
         <v>274</v>
       </c>
       <c r="AR129" t="s">
         <v>274</v>
       </c>
       <c r="AS129" t="s">
         <v>274</v>
       </c>
       <c r="AT129" t="s">
         <v>274</v>
       </c>
       <c r="AU129" t="s">
         <v>274</v>
       </c>
       <c r="AV129" t="s">
+        <v>274</v>
+      </c>
+      <c r="AW129" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="130">
       <c r="A130"/>
       <c r="B130"/>
       <c r="C130"/>
       <c r="D130"/>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
         <v>277</v>
       </c>
       <c r="H130" t="s">
         <v>278</v>
       </c>
       <c r="I130" t="s">
         <v>277</v>
       </c>
       <c r="J130" t="s">
         <v>277</v>
       </c>
       <c r="K130" t="s">
         <v>277</v>
       </c>
       <c r="L130" t="s">
@@ -20630,54 +20630,54 @@
       <c r="AN130" t="s">
         <v>277</v>
       </c>
       <c r="AO130" t="s">
         <v>277</v>
       </c>
       <c r="AP130" t="s">
         <v>277</v>
       </c>
       <c r="AQ130" t="s">
         <v>277</v>
       </c>
       <c r="AR130" t="s">
         <v>277</v>
       </c>
       <c r="AS130" t="s">
         <v>278</v>
       </c>
       <c r="AT130" t="s">
         <v>277</v>
       </c>
       <c r="AU130" t="s">
         <v>277</v>
       </c>
       <c r="AV130" t="s">
+        <v>277</v>
+      </c>
+      <c r="AW130" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="131">
       <c r="A131"/>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" t="s">
         <v>280</v>
       </c>
       <c r="H131" t="s">
         <v>281</v>
       </c>
       <c r="I131" t="s">
         <v>282</v>
       </c>
       <c r="J131" t="s">
         <v>283</v>
       </c>
       <c r="K131" t="s">
         <v>284</v>
       </c>
       <c r="L131" t="s">
@@ -20767,54 +20767,54 @@
       <c r="AN131" t="s">
         <v>306</v>
       </c>
       <c r="AO131" t="s">
         <v>280</v>
       </c>
       <c r="AP131" t="s">
         <v>307</v>
       </c>
       <c r="AQ131" t="s">
         <v>308</v>
       </c>
       <c r="AR131" t="s">
         <v>309</v>
       </c>
       <c r="AS131" t="s">
         <v>310</v>
       </c>
       <c r="AT131" t="s">
         <v>280</v>
       </c>
       <c r="AU131" t="s">
         <v>296</v>
       </c>
       <c r="AV131" t="s">
+        <v>300</v>
+      </c>
+      <c r="AW131" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="132">
       <c r="A132"/>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" t="s">
         <v>311</v>
       </c>
       <c r="H132" t="s">
         <v>312</v>
       </c>
       <c r="I132" t="s">
         <v>313</v>
       </c>
       <c r="J132" t="s">
         <v>314</v>
       </c>
       <c r="K132" t="s">
         <v>315</v>
       </c>
       <c r="L132" t="s">
@@ -20904,53 +20904,53 @@
       <c r="AN132" t="s">
         <v>314</v>
       </c>
       <c r="AO132" t="s">
         <v>331</v>
       </c>
       <c r="AP132" t="s">
         <v>317</v>
       </c>
       <c r="AQ132" t="s">
         <v>314</v>
       </c>
       <c r="AR132" t="s">
         <v>314</v>
       </c>
       <c r="AS132" t="s">
         <v>320</v>
       </c>
       <c r="AT132" t="s">
         <v>324</v>
       </c>
       <c r="AU132" t="s">
         <v>317</v>
       </c>
       <c r="AV132" t="s">
+        <v>315</v>
+      </c>
+      <c r="AW132" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>