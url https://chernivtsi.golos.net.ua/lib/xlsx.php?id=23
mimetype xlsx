--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,54 +149,54 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моклович Володимир Михайлович</t>
   </si>
   <si>
     <t>01.08.19  15:19:09</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>01.08.19  15:45:30</t>
   </si>
   <si>
     <t>2007протокольне рішення Чесанов</t>
   </si>
@@ -746,54 +746,54 @@
       <c r="AN2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>55</v>
       </c>
       <c r="D3" t="s">
         <v>56</v>
       </c>
       <c r="E3" t="s">
         <v>57</v>
       </c>
       <c r="F3" t="s">
         <v>58</v>
       </c>
       <c r="G3" t="s" s="5">
         <v>59</v>
       </c>
       <c r="H3" t="s" s="5">
@@ -895,54 +895,54 @@
       <c r="AN3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="s" s="4">
         <v>63</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
         <v>64</v>
       </c>
       <c r="G4" t="s" s="5">
         <v>59</v>
       </c>
       <c r="H4" t="s" s="5">
@@ -1044,54 +1044,54 @@
       <c r="AN4" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>65</v>
       </c>
       <c r="C5" t="s" s="4">
         <v>66</v>
       </c>
       <c r="D5" t="s">
         <v>56</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>67</v>
       </c>
       <c r="G5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H5" t="s" s="5">
@@ -1193,54 +1193,54 @@
       <c r="AN5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV5" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW5" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>2010Про внесення змін до рішення міської ради VІI скликання від 20.12.2018р. № 1567 “Про міський бюджет на 2019 рік”.</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>69</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
         <v>70</v>
       </c>
       <c r="G6" t="s" s="5">
         <v>53</v>
@@ -1344,54 +1344,54 @@
       <c r="AN6" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AP6" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV6" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW6" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>71</v>
       </c>
       <c r="C7" t="s" s="4">
         <v>72</v>
       </c>
       <c r="D7" t="s">
         <v>56</v>
       </c>
       <c r="E7" t="s">
         <v>57</v>
       </c>
       <c r="F7" t="s">
         <v>73</v>
       </c>
       <c r="G7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H7" t="s" s="5">
@@ -1493,54 +1493,54 @@
       <c r="AN7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO7" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AP7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV7" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW7" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>74</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>2012Про внесення змін до рішення міської ради VІI скликання від 20.12.2018р. № 1567 “Про міський бюджет на 2019 рік”.</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>57</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
       <c r="G8" t="s" s="5">
         <v>52</v>
@@ -1644,54 +1644,54 @@
       <c r="AN8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV8" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW8" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>2013Про внесення змін до рішення міської ради VІI скликання від 20.12.2018р. № 1567 “Про міський бюджет на 2019 рік”.</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>69</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>73</v>
       </c>
       <c r="G9" t="s" s="5">
         <v>52</v>
@@ -1795,54 +1795,54 @@
       <c r="AN9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV9" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW9" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>76</v>
       </c>
       <c r="C10" t="s" s="4">
         <v>77</v>
       </c>
       <c r="D10" t="s">
         <v>56</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>78</v>
       </c>
       <c r="G10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H10" t="s" s="5">
@@ -1944,54 +1944,54 @@
       <c r="AN10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV10" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW10" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>2021Про внесення змін до рішення міської ради VІI скликання від 20.12.2018р. № 1567 “Про міський бюджет на 2019 рік”.</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>69</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>80</v>
       </c>
       <c r="G11" t="s" s="5">
         <v>52</v>
@@ -2095,54 +2095,54 @@
       <c r="AN11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV11" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW11" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>81</v>
       </c>
       <c r="H12" t="s">
         <v>82</v>
       </c>
       <c r="I12" t="s">
         <v>70</v>
       </c>
       <c r="J12" t="s">
         <v>82</v>
       </c>
       <c r="K12" t="s">
         <v>83</v>
       </c>
       <c r="L12" t="s">
@@ -2232,54 +2232,54 @@
       <c r="AN12" t="s">
         <v>85</v>
       </c>
       <c r="AO12" t="s">
         <v>87</v>
       </c>
       <c r="AP12" t="s">
         <v>82</v>
       </c>
       <c r="AQ12" t="s">
         <v>70</v>
       </c>
       <c r="AR12" t="s">
         <v>84</v>
       </c>
       <c r="AS12" t="s">
         <v>88</v>
       </c>
       <c r="AT12" t="s">
         <v>70</v>
       </c>
       <c r="AU12" t="s">
         <v>81</v>
       </c>
       <c r="AV12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW12" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>89</v>
       </c>
       <c r="H13" t="s">
         <v>90</v>
       </c>
       <c r="I13" t="s">
         <v>90</v>
       </c>
       <c r="J13" t="s">
         <v>90</v>
       </c>
       <c r="K13" t="s">
         <v>90</v>
       </c>
       <c r="L13" t="s">
@@ -2643,54 +2643,54 @@
       <c r="AN15" t="s">
         <v>96</v>
       </c>
       <c r="AO15" t="s">
         <v>99</v>
       </c>
       <c r="AP15" t="s">
         <v>95</v>
       </c>
       <c r="AQ15" t="s">
         <v>94</v>
       </c>
       <c r="AR15" t="s">
         <v>96</v>
       </c>
       <c r="AS15" t="s">
         <v>97</v>
       </c>
       <c r="AT15" t="s">
         <v>94</v>
       </c>
       <c r="AU15" t="s">
         <v>102</v>
       </c>
       <c r="AV15" t="s">
+        <v>94</v>
+      </c>
+      <c r="AW15" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>103</v>
       </c>
       <c r="H16" t="s">
         <v>104</v>
       </c>
       <c r="I16" t="s">
         <v>105</v>
       </c>
       <c r="J16" t="s">
         <v>104</v>
       </c>
       <c r="K16" t="s">
         <v>106</v>
       </c>
       <c r="L16" t="s">
@@ -2780,53 +2780,53 @@
       <c r="AN16" t="s">
         <v>104</v>
       </c>
       <c r="AO16" t="s">
         <v>104</v>
       </c>
       <c r="AP16" t="s">
         <v>104</v>
       </c>
       <c r="AQ16" t="s">
         <v>105</v>
       </c>
       <c r="AR16" t="s">
         <v>104</v>
       </c>
       <c r="AS16" t="s">
         <v>107</v>
       </c>
       <c r="AT16" t="s">
         <v>105</v>
       </c>
       <c r="AU16" t="s">
         <v>104</v>
       </c>
       <c r="AV16" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW16" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>