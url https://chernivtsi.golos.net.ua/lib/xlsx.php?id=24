--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,54 +149,54 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моклович Володимир Михайлович</t>
   </si>
   <si>
     <t>31.10.19  12:04:37</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>31.10.19  12:05:07</t>
   </si>
@@ -1493,54 +1493,54 @@
       <c r="AN2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>2656Про розгляд електронної петиції №144 гр.Новака-Садогурського В.С. щодо ремонту реставраційного пам’ятки архітектури місцевого значення будівлі КБУ «Культурно-мистецький центр «Садгора» на</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>56</v>
       </c>
       <c r="G3" t="s" s="5">
         <v>52</v>
@@ -1644,54 +1644,54 @@
       <c r="AN3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>2657Про відновлення дитячого спортивного майданчика на вулиці Шептицького, 7 в порядку реалізації місцевої ініціативи (повторний розгляд).</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
         <v>58</v>
       </c>
       <c r="F4" t="s">
         <v>59</v>
       </c>
       <c r="G4" t="s" s="5">
         <v>54</v>
@@ -1795,54 +1795,54 @@
       <c r="AN4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV4" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW4" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>60</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>2658Про звернення депутатів Чернівецької міської ради VII скликання до Міністерства інфраструктури України та ПАТ «Укрзалізниця» щодо вдосконалення залізничного сполучення м. Чернівців.</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>61</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>62</v>
       </c>
       <c r="G5" t="s" s="5">
         <v>52</v>
@@ -2397,54 +2397,54 @@
       <c r="AN8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV8" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW8" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>72</v>
       </c>
       <c r="C9" t="s" s="4">
         <v>73</v>
       </c>
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>58</v>
       </c>
       <c r="F9" t="s">
         <v>74</v>
       </c>
       <c r="G9" t="s" s="5">
         <v>69</v>
       </c>
       <c r="H9" t="s" s="5">
@@ -2995,54 +2995,54 @@
       <c r="AN12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV12" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW12" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>83</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>2702Про розгляд звернень фізичних та юридичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання та затвердження проектів землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>84</v>
       </c>
       <c r="G13" t="s" s="5">
         <v>52</v>
@@ -3593,54 +3593,54 @@
       <c r="AN16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV16" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW16" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>92</v>
       </c>
       <c r="C17" t="s" s="4">
         <v>93</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>84</v>
       </c>
       <c r="G17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H17" t="s" s="5">
@@ -3742,54 +3742,54 @@
       <c r="AN17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV17" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW17" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>94</v>
       </c>
       <c r="C18" t="s" s="4">
         <v>95</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>58</v>
       </c>
       <c r="F18" t="s">
         <v>96</v>
       </c>
       <c r="G18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H18" t="s" s="5">
@@ -3891,54 +3891,54 @@
       <c r="AN18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV18" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW18" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>97</v>
       </c>
       <c r="C19" t="s" s="4">
         <v>98</v>
       </c>
       <c r="D19" t="s">
         <v>65</v>
       </c>
       <c r="E19" t="s">
         <v>58</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H19" t="s" s="5">
@@ -4040,54 +4040,54 @@
       <c r="AN19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV19" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW19" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>99</v>
       </c>
       <c r="C20" t="s" s="4">
         <v>100</v>
       </c>
       <c r="D20" t="s">
         <v>65</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>84</v>
       </c>
       <c r="G20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H20" t="s" s="5">
@@ -4638,54 +4638,54 @@
       <c r="AN23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV23" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW23" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>106</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>2714Про розгляд звернень фізичних та юридичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання та затвердження проектів землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>107</v>
       </c>
       <c r="G24" t="s" s="5">
         <v>52</v>
@@ -5089,54 +5089,54 @@
       <c r="AN26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV26" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW26" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>111</v>
       </c>
       <c r="C27" t="s" s="4">
         <v>112</v>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>113</v>
       </c>
       <c r="G27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H27" t="s" s="5">
@@ -5387,54 +5387,54 @@
       <c r="AN28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV28" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW28" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>117</v>
       </c>
       <c r="C29" t="s" s="4">
         <v>118</v>
       </c>
       <c r="D29" t="s">
         <v>65</v>
       </c>
       <c r="E29" t="s">
         <v>58</v>
       </c>
       <c r="F29" t="s">
         <v>119</v>
       </c>
       <c r="G29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H29" t="s" s="5">
@@ -5685,54 +5685,54 @@
       <c r="AN30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV30" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW30" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
       <c r="C31" t="s" s="4">
         <v>123</v>
       </c>
       <c r="D31" t="s">
         <v>65</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>124</v>
       </c>
       <c r="G31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H31" t="s" s="5">
@@ -5983,54 +5983,54 @@
       <c r="AN32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV32" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW32" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>127</v>
       </c>
       <c r="C33" t="s" s="4">
         <v>128</v>
       </c>
       <c r="D33" t="s">
         <v>65</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>56</v>
       </c>
       <c r="G33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H33" t="s" s="5">
@@ -6132,54 +6132,54 @@
       <c r="AN33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV33" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW33" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" t="s" s="4">
         <v>130</v>
       </c>
       <c r="D34" t="s">
         <v>65</v>
       </c>
       <c r="E34" t="s">
         <v>58</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
       <c r="G34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H34" t="s" s="5">
@@ -6281,54 +6281,54 @@
       <c r="AN34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV34" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW34" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>131</v>
       </c>
       <c r="C35" t="s" s="4">
         <v>132</v>
       </c>
       <c r="D35" t="s">
         <v>65</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>124</v>
       </c>
       <c r="G35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H35" t="s" s="5">
@@ -6430,54 +6430,54 @@
       <c r="AN35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV35" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW35" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>133</v>
       </c>
       <c r="C36" t="s" s="4">
         <v>134</v>
       </c>
       <c r="D36" t="s">
         <v>65</v>
       </c>
       <c r="E36" t="s">
         <v>58</v>
       </c>
       <c r="F36" t="s">
         <v>87</v>
       </c>
       <c r="G36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H36" t="s" s="5">
@@ -7179,54 +7179,54 @@
       <c r="AN40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV40" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW40" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>142</v>
       </c>
       <c r="C41" t="s" s="4">
         <v>143</v>
       </c>
       <c r="D41" t="s">
         <v>65</v>
       </c>
       <c r="E41" t="s">
         <v>50</v>
       </c>
       <c r="F41" t="s">
         <v>51</v>
       </c>
       <c r="G41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H41" t="s" s="5">
@@ -7328,54 +7328,54 @@
       <c r="AN41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV41" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW41" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>2732Про розгляд звернення громадянина Гаврилиці В.В. щодо затвердження проекту землеустрою зі зміни цільового призначення земельної ділянки за адресою вул.Сторожинецька,130-Б.</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42" t="s">
         <v>66</v>
       </c>
       <c r="G42" t="s" s="5">
         <v>52</v>
@@ -7479,54 +7479,54 @@
       <c r="AN42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV42" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW42" t="s" s="5">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>145</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>2733Про припинення шляхом перетворення комунальної медичної установи «Міська стоматологічна поліклініка» в комунальне некомерційне підприємство «Міська стоматологічна поліклініка».</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>49</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43" t="s">
         <v>146</v>
       </c>
       <c r="G43" t="s" s="5">
         <v>53</v>
@@ -7630,54 +7630,54 @@
       <c r="AN43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV43" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW43" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>147</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>2734Про припинення шляхом перетворення комунальної медичної установи «Міська стоматологічна поліклініка» в комунальне некомерційне підприємство «Міська стоматологічна поліклініка».</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>49</v>
       </c>
       <c r="E44" t="s">
         <v>58</v>
       </c>
       <c r="F44" t="s">
         <v>71</v>
       </c>
       <c r="G44" t="s" s="5">
         <v>53</v>
@@ -7932,54 +7932,54 @@
       <c r="AN45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV45" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW45" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>150</v>
       </c>
       <c r="C46" s="4">
         <v>2738</v>
       </c>
       <c r="D46" t="s">
         <v>61</v>
       </c>
       <c r="E46" t="s">
         <v>58</v>
       </c>
       <c r="F46" t="s">
         <v>96</v>
       </c>
       <c r="G46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H46" t="s" s="5">
@@ -8383,54 +8383,54 @@
       <c r="AN48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV48" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW48" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>153</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>2744Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок та зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>61</v>
       </c>
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>140</v>
       </c>
       <c r="G49" t="s" s="5">
         <v>52</v>
@@ -8534,54 +8534,54 @@
       <c r="AN49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV49" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW49" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>154</v>
       </c>
       <c r="C50" t="s" s="4">
         <v>155</v>
       </c>
       <c r="D50" t="s">
         <v>65</v>
       </c>
       <c r="E50" t="s">
         <v>58</v>
       </c>
       <c r="F50" t="s">
         <v>87</v>
       </c>
       <c r="G50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H50" t="s" s="5">
@@ -8683,54 +8683,54 @@
       <c r="AN50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV50" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW50" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>156</v>
       </c>
       <c r="C51" t="s" s="4">
         <v>157</v>
       </c>
       <c r="D51" t="s">
         <v>65</v>
       </c>
       <c r="E51" t="s">
         <v>58</v>
       </c>
       <c r="F51" t="s">
         <v>87</v>
       </c>
       <c r="G51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H51" t="s" s="5">
@@ -8832,54 +8832,54 @@
       <c r="AN51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV51" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW51" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" t="s" s="4">
         <v>159</v>
       </c>
       <c r="D52" t="s">
         <v>65</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>51</v>
       </c>
       <c r="G52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H52" t="s" s="5">
@@ -8981,54 +8981,54 @@
       <c r="AN52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV52" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW52" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>160</v>
       </c>
       <c r="C53" t="s" s="4">
         <v>161</v>
       </c>
       <c r="D53" t="s">
         <v>65</v>
       </c>
       <c r="E53" t="s">
         <v>58</v>
       </c>
       <c r="F53" t="s">
         <v>87</v>
       </c>
       <c r="G53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H53" t="s" s="5">
@@ -9130,54 +9130,54 @@
       <c r="AN53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV53" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW53" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>162</v>
       </c>
       <c r="C54" t="s" s="4">
         <v>163</v>
       </c>
       <c r="D54" t="s">
         <v>65</v>
       </c>
       <c r="E54" t="s">
         <v>50</v>
       </c>
       <c r="F54" t="s">
         <v>107</v>
       </c>
       <c r="G54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H54" t="s" s="5">
@@ -9279,54 +9279,54 @@
       <c r="AN54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV54" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW54" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>164</v>
       </c>
       <c r="C55" t="s" s="4">
         <v>165</v>
       </c>
       <c r="D55" t="s">
         <v>65</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>84</v>
       </c>
       <c r="G55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H55" t="s" s="5">
@@ -9428,54 +9428,54 @@
       <c r="AN55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV55" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW55" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>166</v>
       </c>
       <c r="C56" t="s" s="4">
         <v>167</v>
       </c>
       <c r="D56" t="s">
         <v>65</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
         <v>168</v>
       </c>
       <c r="G56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H56" t="s" s="5">
@@ -9577,54 +9577,54 @@
       <c r="AN56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV56" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW56" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>169</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>2752Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок та зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>68</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>62</v>
       </c>
       <c r="G57" t="s" s="5">
         <v>54</v>
@@ -9728,54 +9728,54 @@
       <c r="AN57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV57" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW57" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>170</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>2753Про схвалення проекту Меморандуму про взаємодію і співробітництво між Чернівецькою міською радою, Чернівецькою міською громадською організацією «Спілка Чорнобиль» та громадською</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>61</v>
       </c>
       <c r="E58" t="s">
         <v>50</v>
       </c>
       <c r="F58" t="s">
         <v>140</v>
       </c>
       <c r="G58" t="s" s="5">
         <v>52</v>
@@ -9879,54 +9879,54 @@
       <c r="AN58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV58" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW58" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>171</v>
       </c>
       <c r="C59" t="s" s="4">
         <v>172</v>
       </c>
       <c r="D59" t="s">
         <v>65</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>140</v>
       </c>
       <c r="G59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H59" t="s" s="5">
@@ -10028,54 +10028,54 @@
       <c r="AN59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV59" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW59" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>173</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>2755Про схвалення проекту Меморандуму про взаємодію і співробітництво між Чернівецькою міською радою, Чернівецькою міською громадською організацією «Спілка Чорнобиль» та громадською</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>68</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
         <v>80</v>
       </c>
       <c r="G60" t="s" s="5">
         <v>52</v>
@@ -10179,54 +10179,54 @@
       <c r="AN60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV60" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW60" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>174</v>
       </c>
       <c r="C61" t="s" s="4">
         <v>175</v>
       </c>
       <c r="D61" t="s">
         <v>61</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>107</v>
       </c>
       <c r="G61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H61" t="s" s="5">
@@ -10328,54 +10328,54 @@
       <c r="AN61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV61" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW61" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>176</v>
       </c>
       <c r="C62" t="s" s="4">
         <v>177</v>
       </c>
       <c r="D62" t="s">
         <v>65</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>80</v>
       </c>
       <c r="G62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H62" t="s" s="5">
@@ -10477,54 +10477,54 @@
       <c r="AN62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV62" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW62" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>178</v>
       </c>
       <c r="C63" t="s" s="4">
         <v>179</v>
       </c>
       <c r="D63" t="s">
         <v>68</v>
       </c>
       <c r="E63" t="s">
         <v>50</v>
       </c>
       <c r="F63" t="s">
         <v>62</v>
       </c>
       <c r="G63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H63" t="s" s="5">
@@ -10626,54 +10626,54 @@
       <c r="AN63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV63" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW63" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>180</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>2759Про надання дозволу директору МКП «Газкомплектприлад» на здійснення поділу та вилучення частини земельної ділянки за адресою вул.Р.Шухевича, 8-А (повторний розгляд).</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>49</v>
       </c>
       <c r="E64" t="s">
         <v>58</v>
       </c>
       <c r="F64" t="s">
         <v>181</v>
       </c>
       <c r="G64" t="s" s="5">
         <v>52</v>
@@ -10777,54 +10777,54 @@
       <c r="AN64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV64" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW64" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>182</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>2760Про надання дозволу директору МКП «Газкомплектприлад» на здійснення поділу та вилучення частини земельної ділянки за адресою вул.Р.Шухевича, 8-А (повторний розгляд).</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>61</v>
       </c>
       <c r="E65" t="s">
         <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>140</v>
       </c>
       <c r="G65" t="s" s="5">
         <v>52</v>
@@ -10928,54 +10928,54 @@
       <c r="AN65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV65" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW65" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>183</v>
       </c>
       <c r="C66" t="s" s="4">
         <v>184</v>
       </c>
       <c r="D66" t="s">
         <v>65</v>
       </c>
       <c r="E66" t="s">
         <v>58</v>
       </c>
       <c r="F66" t="s">
         <v>116</v>
       </c>
       <c r="G66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H66" t="s" s="5">
@@ -11077,54 +11077,54 @@
       <c r="AN66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV66" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW66" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>2762Про надання дозволу директору МКП «Газкомплектприлад» на здійснення поділу та вилучення частини земельної ділянки за адресою вул.Р.Шухевича, 8-А (повторний розгляд).</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>68</v>
       </c>
       <c r="E67" t="s">
         <v>58</v>
       </c>
       <c r="F67" t="s">
         <v>59</v>
       </c>
       <c r="G67" t="s" s="5">
         <v>52</v>
@@ -11228,54 +11228,54 @@
       <c r="AN67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV67" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW67" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>186</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>2763Про затвердження Статуту комунального підприємства «Міський торговельний комплекс «Калинівський ринок» у новій редакції.</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>49</v>
       </c>
       <c r="E68" t="s">
         <v>50</v>
       </c>
       <c r="F68" t="s">
         <v>107</v>
       </c>
       <c r="G68" t="s" s="5">
         <v>52</v>
@@ -11379,54 +11379,54 @@
       <c r="AN68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV68" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW68" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>187</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>2764Про надання згоди на безоплатне прийняття у комунальну власність територіальної громади м.Чернівців та на баланс МКП «Реклама» збудованої зупинки громадського транспорту, яка знаходиться</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>49</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69" t="s">
         <v>188</v>
       </c>
       <c r="G69" t="s" s="5">
         <v>52</v>
@@ -11530,54 +11530,54 @@
       <c r="AN69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV69" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW69" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>189</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>2765Про включення земельних ділянок за адресами проїзд Смотрицький, 2-А та проїзд Смотрицький, 2-Б до переліку земельних ділянок несільськогосподарського призначення комунальної власності, які</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>49</v>
       </c>
       <c r="E70" t="s">
         <v>50</v>
       </c>
       <c r="F70" t="s">
         <v>188</v>
       </c>
       <c r="G70" t="s" s="5">
         <v>52</v>
@@ -11681,54 +11681,54 @@
       <c r="AN70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV70" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW70" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>190</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>2766Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення та затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>61</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>62</v>
       </c>
       <c r="G71" t="s" s="5">
         <v>52</v>
@@ -11832,54 +11832,54 @@
       <c r="AN71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>191</v>
       </c>
       <c r="C72" t="s" s="4">
         <v>192</v>
       </c>
       <c r="D72" t="s">
         <v>65</v>
       </c>
       <c r="E72" t="s">
         <v>50</v>
       </c>
       <c r="F72" t="s">
         <v>124</v>
       </c>
       <c r="G72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H72" t="s" s="5">
@@ -11981,54 +11981,54 @@
       <c r="AN72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV72" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW72" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>193</v>
       </c>
       <c r="C73" t="s" s="4">
         <v>194</v>
       </c>
       <c r="D73" t="s">
         <v>65</v>
       </c>
       <c r="E73" t="s">
         <v>50</v>
       </c>
       <c r="F73" t="s">
         <v>84</v>
       </c>
       <c r="G73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H73" t="s" s="5">
@@ -12130,54 +12130,54 @@
       <c r="AN73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV73" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW73" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>195</v>
       </c>
       <c r="C74" t="s" s="4">
         <v>196</v>
       </c>
       <c r="D74" t="s">
         <v>65</v>
       </c>
       <c r="E74" t="s">
         <v>50</v>
       </c>
       <c r="F74" t="s">
         <v>84</v>
       </c>
       <c r="G74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H74" t="s" s="5">
@@ -12279,54 +12279,54 @@
       <c r="AN74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV74" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW74" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>197</v>
       </c>
       <c r="C75" t="s" s="4">
         <v>198</v>
       </c>
       <c r="D75" t="s">
         <v>65</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>84</v>
       </c>
       <c r="G75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H75" t="s" s="5">
@@ -12428,54 +12428,54 @@
       <c r="AN75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV75" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW75" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>199</v>
       </c>
       <c r="C76" t="s" s="4">
         <v>200</v>
       </c>
       <c r="D76" t="s">
         <v>65</v>
       </c>
       <c r="E76" t="s">
         <v>50</v>
       </c>
       <c r="F76" t="s">
         <v>168</v>
       </c>
       <c r="G76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H76" t="s" s="5">
@@ -12577,54 +12577,54 @@
       <c r="AN76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV76" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW76" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>201</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>2772Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення та затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>68</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>202</v>
       </c>
       <c r="G77" t="s" s="5">
         <v>52</v>
@@ -12728,54 +12728,54 @@
       <c r="AN77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV77" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW77" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>203</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>2775Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, затвердження проектів землеустрою щодо їх</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>61</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>80</v>
       </c>
       <c r="G78" t="s" s="5">
         <v>52</v>
@@ -12879,54 +12879,54 @@
       <c r="AN78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV78" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW78" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>204</v>
       </c>
       <c r="C79" t="s" s="4">
         <v>205</v>
       </c>
       <c r="D79" t="s">
         <v>65</v>
       </c>
       <c r="E79" t="s">
         <v>50</v>
       </c>
       <c r="F79" t="s">
         <v>168</v>
       </c>
       <c r="G79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H79" t="s" s="5">
@@ -13028,54 +13028,54 @@
       <c r="AN79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV79" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW79" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>206</v>
       </c>
       <c r="C80" t="s" s="4">
         <v>207</v>
       </c>
       <c r="D80" t="s">
         <v>65</v>
       </c>
       <c r="E80" t="s">
         <v>58</v>
       </c>
       <c r="F80" t="s">
         <v>181</v>
       </c>
       <c r="G80" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H80" t="s" s="5">
@@ -13177,54 +13177,54 @@
       <c r="AN80" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ80" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV80" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW80" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>208</v>
       </c>
       <c r="C81" t="s" s="4">
         <v>209</v>
       </c>
       <c r="D81" t="s">
         <v>65</v>
       </c>
       <c r="E81" t="s">
         <v>58</v>
       </c>
       <c r="F81" t="s">
         <v>119</v>
       </c>
       <c r="G81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H81" t="s" s="5">
@@ -13326,54 +13326,54 @@
       <c r="AN81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV81" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW81" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>210</v>
       </c>
       <c r="C82" t="s" s="4">
         <v>211</v>
       </c>
       <c r="D82" t="s">
         <v>65</v>
       </c>
       <c r="E82" t="s">
         <v>58</v>
       </c>
       <c r="F82" t="s">
         <v>119</v>
       </c>
       <c r="G82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H82" t="s" s="5">
@@ -13475,54 +13475,54 @@
       <c r="AN82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV82" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW82" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>212</v>
       </c>
       <c r="C83" t="s" s="4">
         <v>213</v>
       </c>
       <c r="D83" t="s">
         <v>65</v>
       </c>
       <c r="E83" t="s">
         <v>50</v>
       </c>
       <c r="F83" t="s">
         <v>56</v>
       </c>
       <c r="G83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H83" t="s" s="5">
@@ -13624,54 +13624,54 @@
       <c r="AN83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV83" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW83" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>214</v>
       </c>
       <c r="C84" t="s" s="4">
         <v>215</v>
       </c>
       <c r="D84" t="s">
         <v>65</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
         <v>80</v>
       </c>
       <c r="G84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H84" t="s" s="5">
@@ -13773,54 +13773,54 @@
       <c r="AN84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV84" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW84" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>216</v>
       </c>
       <c r="C85" t="s" s="4">
         <v>217</v>
       </c>
       <c r="D85" t="s">
         <v>65</v>
       </c>
       <c r="E85" t="s">
         <v>50</v>
       </c>
       <c r="F85" t="s">
         <v>51</v>
       </c>
       <c r="G85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H85" t="s" s="5">
@@ -13922,54 +13922,54 @@
       <c r="AN85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV85" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW85" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>218</v>
       </c>
       <c r="C86" t="s" s="4">
         <v>219</v>
       </c>
       <c r="D86" t="s">
         <v>65</v>
       </c>
       <c r="E86" t="s">
         <v>50</v>
       </c>
       <c r="F86" t="s">
         <v>124</v>
       </c>
       <c r="G86" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H86" t="s" s="5">
@@ -14071,54 +14071,54 @@
       <c r="AN86" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP86" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ86" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR86" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS86" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV86" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW86" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>220</v>
       </c>
       <c r="C87" t="s" s="4">
         <v>221</v>
       </c>
       <c r="D87" t="s">
         <v>65</v>
       </c>
       <c r="E87" t="s">
         <v>58</v>
       </c>
       <c r="F87" t="s">
         <v>74</v>
       </c>
       <c r="G87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H87" t="s" s="5">
@@ -14220,54 +14220,54 @@
       <c r="AN87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV87" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW87" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>222</v>
       </c>
       <c r="C88" t="s" s="4">
         <v>223</v>
       </c>
       <c r="D88" t="s">
         <v>65</v>
       </c>
       <c r="E88" t="s">
         <v>50</v>
       </c>
       <c r="F88" t="s">
         <v>124</v>
       </c>
       <c r="G88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H88" t="s" s="5">
@@ -14518,54 +14518,54 @@
       <c r="AN89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV89" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW89" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>226</v>
       </c>
       <c r="C90" t="s" s="4">
         <v>227</v>
       </c>
       <c r="D90" t="s">
         <v>65</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>56</v>
       </c>
       <c r="G90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H90" t="s" s="5">
@@ -14667,54 +14667,54 @@
       <c r="AN90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV90" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW90" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>228</v>
       </c>
       <c r="C91" t="s" s="4">
         <v>229</v>
       </c>
       <c r="D91" t="s">
         <v>65</v>
       </c>
       <c r="E91" t="s">
         <v>50</v>
       </c>
       <c r="F91" t="s">
         <v>84</v>
       </c>
       <c r="G91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H91" t="s" s="5">
@@ -14816,54 +14816,54 @@
       <c r="AN91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV91" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW91" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>230</v>
       </c>
       <c r="C92" t="s" s="4">
         <v>231</v>
       </c>
       <c r="D92" t="s">
         <v>65</v>
       </c>
       <c r="E92" t="s">
         <v>58</v>
       </c>
       <c r="F92" t="s">
         <v>232</v>
       </c>
       <c r="G92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H92" t="s" s="5">
@@ -14965,54 +14965,54 @@
       <c r="AN92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV92" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW92" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>233</v>
       </c>
       <c r="C93" t="s" s="4">
         <v>234</v>
       </c>
       <c r="D93" t="s">
         <v>65</v>
       </c>
       <c r="E93" t="s">
         <v>50</v>
       </c>
       <c r="F93" t="s">
         <v>62</v>
       </c>
       <c r="G93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H93" t="s" s="5">
@@ -15114,54 +15114,54 @@
       <c r="AN93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV93" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW93" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>235</v>
       </c>
       <c r="C94" t="s" s="4">
         <v>236</v>
       </c>
       <c r="D94" t="s">
         <v>65</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
       <c r="F94" t="s">
         <v>107</v>
       </c>
       <c r="G94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H94" t="s" s="5">
@@ -15263,54 +15263,54 @@
       <c r="AN94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV94" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW94" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>237</v>
       </c>
       <c r="C95" t="s" s="4">
         <v>238</v>
       </c>
       <c r="D95" t="s">
         <v>65</v>
       </c>
       <c r="E95" t="s">
         <v>50</v>
       </c>
       <c r="F95" t="s">
         <v>80</v>
       </c>
       <c r="G95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H95" t="s" s="5">
@@ -15412,54 +15412,54 @@
       <c r="AN95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV95" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW95" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>239</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>2794Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, затвердження проектів землеустрою щодо їх</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>68</v>
       </c>
       <c r="E96" t="s">
         <v>50</v>
       </c>
       <c r="F96" t="s">
         <v>188</v>
       </c>
       <c r="G96" t="s" s="5">
         <v>52</v>
@@ -15563,54 +15563,54 @@
       <c r="AN96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV96" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW96" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>240</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>2795Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>61</v>
       </c>
       <c r="E97" t="s">
         <v>50</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
       <c r="G97" t="s" s="5">
         <v>52</v>
@@ -15714,54 +15714,54 @@
       <c r="AN97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV97" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW97" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>241</v>
       </c>
       <c r="C98" t="s" s="4">
         <v>242</v>
       </c>
       <c r="D98" t="s">
         <v>65</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>56</v>
       </c>
       <c r="G98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H98" t="s" s="5">
@@ -15863,54 +15863,54 @@
       <c r="AN98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV98" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW98" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>243</v>
       </c>
       <c r="C99" t="s" s="4">
         <v>244</v>
       </c>
       <c r="D99" t="s">
         <v>65</v>
       </c>
       <c r="E99" t="s">
         <v>50</v>
       </c>
       <c r="F99" t="s">
         <v>168</v>
       </c>
       <c r="G99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H99" t="s" s="5">
@@ -16012,54 +16012,54 @@
       <c r="AN99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV99" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW99" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>245</v>
       </c>
       <c r="C100" t="s" s="4">
         <v>246</v>
       </c>
       <c r="D100" t="s">
         <v>65</v>
       </c>
       <c r="E100" t="s">
         <v>50</v>
       </c>
       <c r="F100" t="s">
         <v>168</v>
       </c>
       <c r="G100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H100" t="s" s="5">
@@ -16161,54 +16161,54 @@
       <c r="AN100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV100" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW100" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>247</v>
       </c>
       <c r="C101" t="s" s="4">
         <v>248</v>
       </c>
       <c r="D101" t="s">
         <v>65</v>
       </c>
       <c r="E101" t="s">
         <v>58</v>
       </c>
       <c r="F101" t="s">
         <v>249</v>
       </c>
       <c r="G101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H101" t="s" s="5">
@@ -16310,54 +16310,54 @@
       <c r="AN101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV101" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW101" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>250</v>
       </c>
       <c r="C102" t="s" s="4">
         <v>251</v>
       </c>
       <c r="D102" t="s">
         <v>65</v>
       </c>
       <c r="E102" t="s">
         <v>58</v>
       </c>
       <c r="F102" t="s">
         <v>59</v>
       </c>
       <c r="G102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H102" t="s" s="5">
@@ -16459,54 +16459,54 @@
       <c r="AN102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV102" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW102" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>252</v>
       </c>
       <c r="C103" t="s" s="4">
         <v>253</v>
       </c>
       <c r="D103" t="s">
         <v>65</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>84</v>
       </c>
       <c r="G103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H103" t="s" s="5">
@@ -16608,54 +16608,54 @@
       <c r="AN103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV103" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW103" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>254</v>
       </c>
       <c r="C104" t="s" s="4">
         <v>255</v>
       </c>
       <c r="D104" t="s">
         <v>65</v>
       </c>
       <c r="E104" t="s">
         <v>50</v>
       </c>
       <c r="F104" t="s">
         <v>66</v>
       </c>
       <c r="G104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H104" t="s" s="5">
@@ -16757,54 +16757,54 @@
       <c r="AN104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV104" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW104" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>256</v>
       </c>
       <c r="C105" t="s" s="4">
         <v>257</v>
       </c>
       <c r="D105" t="s">
         <v>65</v>
       </c>
       <c r="E105" t="s">
         <v>58</v>
       </c>
       <c r="F105" t="s">
         <v>149</v>
       </c>
       <c r="G105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H105" t="s" s="5">
@@ -16906,54 +16906,54 @@
       <c r="AN105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV105" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW105" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>258</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>2804Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D106" t="s">
         <v>68</v>
       </c>
       <c r="E106" t="s">
         <v>58</v>
       </c>
       <c r="F106" t="s">
         <v>259</v>
       </c>
       <c r="G106" t="s" s="5">
         <v>53</v>
@@ -17057,54 +17057,54 @@
       <c r="AN106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV106" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW106" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>260</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>2805Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проектів землеустрою щодо</t>
         </is>
       </c>
       <c r="D107" t="s">
         <v>68</v>
       </c>
       <c r="E107" t="s">
         <v>50</v>
       </c>
       <c r="F107" t="s">
         <v>168</v>
       </c>
       <c r="G107" t="s" s="5">
         <v>52</v>
@@ -17208,54 +17208,54 @@
       <c r="AN107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV107" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW107" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>261</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>2806Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання та затвердження проектів землеустрою щодо відведення земельних ділянок у власність для</t>
         </is>
       </c>
       <c r="D108" t="s">
         <v>49</v>
       </c>
       <c r="E108" t="s">
         <v>50</v>
       </c>
       <c r="F108" t="s">
         <v>51</v>
       </c>
       <c r="G108" t="s" s="5">
         <v>69</v>
@@ -17359,54 +17359,54 @@
       <c r="AN108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV108" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW108" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>262</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>2807Про розгляд звернення Аністратенка О.В. щодо надання земельної ділянки в оренду та включення її до переліку земельних ділянок несільськогосподарського призначення, щодо яких</t>
         </is>
       </c>
       <c r="D109" t="s">
         <v>49</v>
       </c>
       <c r="E109" t="s">
         <v>50</v>
       </c>
       <c r="F109" t="s">
         <v>188</v>
       </c>
       <c r="G109" t="s" s="5">
         <v>52</v>
@@ -17510,54 +17510,54 @@
       <c r="AN109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV109" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW109" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>263</v>
       </c>
       <c r="C110" t="s" s="4">
         <v>264</v>
       </c>
       <c r="D110" t="s">
         <v>65</v>
       </c>
       <c r="E110" t="s">
         <v>58</v>
       </c>
       <c r="F110" t="s">
         <v>149</v>
       </c>
       <c r="G110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H110" t="s" s="5">
@@ -17659,54 +17659,54 @@
       <c r="AN110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV110" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW110" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>265</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>2809Про розгляд звернень фізичних осіб щодо продажу земельних ділянок, власникам об’єктів нерухомого майна, що розташоване на них.</t>
         </is>
       </c>
       <c r="D111" t="s">
         <v>49</v>
       </c>
       <c r="E111" t="s">
         <v>50</v>
       </c>
       <c r="F111" t="s">
         <v>51</v>
       </c>
       <c r="G111" t="s" s="5">
         <v>52</v>
@@ -17810,54 +17810,54 @@
       <c r="AN111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV111" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW111" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>266</v>
       </c>
       <c r="C112" s="4">
         <v>2810</v>
       </c>
       <c r="D112" t="s">
         <v>61</v>
       </c>
       <c r="E112" t="s">
         <v>58</v>
       </c>
       <c r="F112" t="s">
         <v>119</v>
       </c>
       <c r="G112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H112" t="s" s="5">
@@ -17959,54 +17959,54 @@
       <c r="AN112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV112" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW112" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>267</v>
       </c>
       <c r="C113" s="4">
         <v>2811</v>
       </c>
       <c r="D113" t="s">
         <v>61</v>
       </c>
       <c r="E113" t="s">
         <v>58</v>
       </c>
       <c r="F113" t="s">
         <v>119</v>
       </c>
       <c r="G113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H113" t="s" s="5">
@@ -18108,54 +18108,54 @@
       <c r="AN113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV113" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW113" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>268</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>2812Про доповнення до переліку парків та скверів у місті Чернівцях, затвердженого рішенням міської ради VI скликання від 29.05.2014р. №1233 «Про затвердження переліку парків та скверів у місті</t>
         </is>
       </c>
       <c r="D114" t="s">
         <v>61</v>
       </c>
       <c r="E114" t="s">
         <v>50</v>
       </c>
       <c r="F114" t="s">
         <v>202</v>
       </c>
       <c r="G114" t="s" s="5">
         <v>52</v>
@@ -18259,54 +18259,54 @@
       <c r="AN114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV114" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW114" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>269</v>
       </c>
       <c r="C115" t="s" s="4">
         <v>270</v>
       </c>
       <c r="D115" t="s">
         <v>65</v>
       </c>
       <c r="E115" t="s">
         <v>50</v>
       </c>
       <c r="F115" t="s">
         <v>271</v>
       </c>
       <c r="G115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H115" t="s" s="5">
@@ -18408,54 +18408,54 @@
       <c r="AN115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV115" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW115" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>272</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>2814Про доповнення до переліку парків та скверів у місті Чернівцях, затвердженого рішенням міської ради VI скликання від 29.05.2014р. №1233 «Про затвердження переліку парків та скверів у місті</t>
         </is>
       </c>
       <c r="D116" t="s">
         <v>68</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
       <c r="F116" t="s">
         <v>271</v>
       </c>
       <c r="G116" t="s" s="5">
         <v>52</v>
@@ -18559,54 +18559,54 @@
       <c r="AN116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV116" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW116" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>273</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>2815Про розгляд звернень громадян щодо надання дозволів на складання проектів відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D117" t="s">
         <v>49</v>
       </c>
       <c r="E117" t="s">
         <v>50</v>
       </c>
       <c r="F117" t="s">
         <v>188</v>
       </c>
       <c r="G117" t="s" s="5">
         <v>52</v>
@@ -18710,54 +18710,54 @@
       <c r="AN117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT117" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV117" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW117" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>274</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>2816Про розгляд звернення фізичних осіб – підприємців щодо надання дозволу на складання проектів відведення земельних ділянок для укладання договору земельного сервітуту.</t>
         </is>
       </c>
       <c r="D118" t="s">
         <v>61</v>
       </c>
       <c r="E118" t="s">
         <v>50</v>
       </c>
       <c r="F118" t="s">
         <v>168</v>
       </c>
       <c r="G118" t="s" s="5">
         <v>52</v>
@@ -18861,54 +18861,54 @@
       <c r="AN118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV118" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW118" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>275</v>
       </c>
       <c r="C119" t="s" s="4">
         <v>276</v>
       </c>
       <c r="D119" t="s">
         <v>65</v>
       </c>
       <c r="E119" t="s">
         <v>50</v>
       </c>
       <c r="F119" t="s">
         <v>80</v>
       </c>
       <c r="G119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H119" t="s" s="5">
@@ -19010,54 +19010,54 @@
       <c r="AN119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV119" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW119" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>277</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>2818Про розгляд звернення фізичних осіб – підприємців щодо надання дозволу на складання проектів відведення земельних ділянок для укладання договору земельного сервітуту.</t>
         </is>
       </c>
       <c r="D120" t="s">
         <v>68</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>168</v>
       </c>
       <c r="G120" t="s" s="5">
         <v>52</v>
@@ -19161,54 +19161,54 @@
       <c r="AN120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV120" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW120" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>278</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>2826Про розгляд звернення фізичної особи – підприємця Майстера А.В. щодо надання дозволу на складання проекту відведення по зміні цільового призначення земельної ділянки.</t>
         </is>
       </c>
       <c r="D121" t="s">
         <v>61</v>
       </c>
       <c r="E121" t="s">
         <v>50</v>
       </c>
       <c r="F121" t="s">
         <v>80</v>
       </c>
       <c r="G121" t="s" s="5">
         <v>52</v>
@@ -19312,54 +19312,54 @@
       <c r="AN121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV121" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW121" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>279</v>
       </c>
       <c r="C122" t="s" s="4">
         <v>280</v>
       </c>
       <c r="D122" t="s">
         <v>65</v>
       </c>
       <c r="E122" t="s">
         <v>50</v>
       </c>
       <c r="F122" t="s">
         <v>62</v>
       </c>
       <c r="G122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H122" t="s" s="5">
@@ -19461,54 +19461,54 @@
       <c r="AN122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV122" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW122" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>281</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>2828Про розгляд звернення фізичної особи – підприємця Майстера А.В. щодо надання дозволу на складання проекту відведення по зміні цільового призначення земельної ділянки.</t>
         </is>
       </c>
       <c r="D123" t="s">
         <v>68</v>
       </c>
       <c r="E123" t="s">
         <v>50</v>
       </c>
       <c r="F123" t="s">
         <v>271</v>
       </c>
       <c r="G123" t="s" s="5">
         <v>52</v>
@@ -19612,54 +19612,54 @@
       <c r="AN123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV123" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW123" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="124">
       <c r="A124"/>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124"/>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>282</v>
       </c>
       <c r="H124" t="s">
         <v>283</v>
       </c>
       <c r="I124" t="s">
         <v>188</v>
       </c>
       <c r="J124" t="s">
         <v>284</v>
       </c>
       <c r="K124" t="s">
         <v>113</v>
       </c>
       <c r="L124" t="s">
@@ -19749,54 +19749,54 @@
       <c r="AN124" t="s">
         <v>296</v>
       </c>
       <c r="AO124" t="s">
         <v>287</v>
       </c>
       <c r="AP124" t="s">
         <v>304</v>
       </c>
       <c r="AQ124" t="s">
         <v>305</v>
       </c>
       <c r="AR124" t="s">
         <v>285</v>
       </c>
       <c r="AS124" t="s">
         <v>298</v>
       </c>
       <c r="AT124" t="s">
         <v>113</v>
       </c>
       <c r="AU124" t="s">
         <v>294</v>
       </c>
       <c r="AV124" t="s">
+        <v>299</v>
+      </c>
+      <c r="AW124" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="125">
       <c r="A125"/>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
         <v>306</v>
       </c>
       <c r="H125" t="s">
         <v>306</v>
       </c>
       <c r="I125" t="s">
         <v>306</v>
       </c>
       <c r="J125" t="s">
         <v>306</v>
       </c>
       <c r="K125" t="s">
         <v>306</v>
       </c>
       <c r="L125" t="s">
@@ -20023,54 +20023,54 @@
       <c r="AN126" t="s">
         <v>310</v>
       </c>
       <c r="AO126" t="s">
         <v>310</v>
       </c>
       <c r="AP126" t="s">
         <v>310</v>
       </c>
       <c r="AQ126" t="s">
         <v>310</v>
       </c>
       <c r="AR126" t="s">
         <v>310</v>
       </c>
       <c r="AS126" t="s">
         <v>310</v>
       </c>
       <c r="AT126" t="s">
         <v>310</v>
       </c>
       <c r="AU126" t="s">
         <v>310</v>
       </c>
       <c r="AV126" t="s">
+        <v>310</v>
+      </c>
+      <c r="AW126" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="127">
       <c r="A127"/>
       <c r="B127"/>
       <c r="C127"/>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
         <v>312</v>
       </c>
       <c r="H127" t="s">
         <v>313</v>
       </c>
       <c r="I127" t="s">
         <v>314</v>
       </c>
       <c r="J127" t="s">
         <v>315</v>
       </c>
       <c r="K127" t="s">
         <v>316</v>
       </c>
       <c r="L127" t="s">
@@ -20160,54 +20160,54 @@
       <c r="AN127" t="s">
         <v>326</v>
       </c>
       <c r="AO127" t="s">
         <v>333</v>
       </c>
       <c r="AP127" t="s">
         <v>323</v>
       </c>
       <c r="AQ127" t="s">
         <v>325</v>
       </c>
       <c r="AR127" t="s">
         <v>334</v>
       </c>
       <c r="AS127" t="s">
         <v>326</v>
       </c>
       <c r="AT127" t="s">
         <v>316</v>
       </c>
       <c r="AU127" t="s">
         <v>335</v>
       </c>
       <c r="AV127" t="s">
+        <v>335</v>
+      </c>
+      <c r="AW127" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="128">
       <c r="A128"/>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
         <v>337</v>
       </c>
       <c r="H128" t="s">
         <v>338</v>
       </c>
       <c r="I128" t="s">
         <v>339</v>
       </c>
       <c r="J128" t="s">
         <v>340</v>
       </c>
       <c r="K128" t="s">
         <v>341</v>
       </c>
       <c r="L128" t="s">
@@ -20297,53 +20297,53 @@
       <c r="AN128" t="s">
         <v>340</v>
       </c>
       <c r="AO128" t="s">
         <v>340</v>
       </c>
       <c r="AP128" t="s">
         <v>340</v>
       </c>
       <c r="AQ128" t="s">
         <v>337</v>
       </c>
       <c r="AR128" t="s">
         <v>355</v>
       </c>
       <c r="AS128" t="s">
         <v>356</v>
       </c>
       <c r="AT128" t="s">
         <v>341</v>
       </c>
       <c r="AU128" t="s">
         <v>347</v>
       </c>
       <c r="AV128" t="s">
+        <v>342</v>
+      </c>
+      <c r="AW128" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>