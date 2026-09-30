--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,54 +149,54 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моклович Володимир Михайлович</t>
   </si>
   <si>
     <t>28.11.19  12:14:13</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>28.11.19  12:17:20</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
@@ -2524,54 +2524,54 @@
       <c r="AN8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV8" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW8" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>72</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>3160Про розгляд електронної петиції №189 гр.Корчинської З.В. щодо облаштування дитячого майданчика за адресою вул. Авангардна, 1.</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>73</v>
       </c>
       <c r="G9" t="s" s="5">
         <v>52</v>
@@ -2977,54 +2977,54 @@
       <c r="AN11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS11" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV11" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW11" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>3163Про розгляд звернення товариства з обмеженою відповідальністю «Чернівецький домобудівний комбінат» щодо надання в оренду земельної ділянки за адресою вул.Науки, 4.</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>78</v>
       </c>
       <c r="G12" t="s" s="5">
         <v>52</v>
@@ -4032,54 +4032,54 @@
       <c r="AN18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV18" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW18" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>3173Про припинення розміщення пересувних цирків-шапіто з тваринами на території міста Чернівці.</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="E19" t="s">
         <v>58</v>
       </c>
       <c r="F19" t="s">
         <v>89</v>
       </c>
       <c r="G19" t="s" s="5">
         <v>53</v>
@@ -4183,54 +4183,54 @@
       <c r="AN19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV19" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW19" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>90</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>3174Про припинення розміщення пересувних цирків-шапіто з тваринами на території міста Чернівці.</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>49</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>87</v>
       </c>
       <c r="G20" t="s" s="5">
         <v>53</v>
@@ -4334,54 +4334,54 @@
       <c r="AN20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV20" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW20" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>3175Про внесення змін та доповнень до Програми будівництва, реконструкції та капітального ремонту об’єктів житлово-комунального господарства в м. Чернівцях на 2017–2021 роки «Комфортне місто»,</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>87</v>
       </c>
       <c r="G21" t="s" s="5">
         <v>53</v>
@@ -4485,54 +4485,54 @@
       <c r="AN21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV21" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW21" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
       <c r="C22" t="s" s="4">
         <v>93</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22" t="s">
         <v>58</v>
       </c>
       <c r="F22" t="s">
         <v>94</v>
       </c>
       <c r="G22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H22" t="s" s="5">
@@ -4634,54 +4634,54 @@
       <c r="AN22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR22" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS22" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV22" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW22" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
       <c r="C23" t="s" s="4">
         <v>96</v>
       </c>
       <c r="D23" t="s">
         <v>65</v>
       </c>
       <c r="E23" t="s">
         <v>58</v>
       </c>
       <c r="F23" t="s">
         <v>76</v>
       </c>
       <c r="G23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H23" t="s" s="5">
@@ -4783,54 +4783,54 @@
       <c r="AN23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV23" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW23" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" t="s" s="4">
         <v>98</v>
       </c>
       <c r="D24" t="s">
         <v>65</v>
       </c>
       <c r="E24" t="s">
         <v>58</v>
       </c>
       <c r="F24" t="s">
         <v>99</v>
       </c>
       <c r="G24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H24" t="s" s="5">
@@ -4932,54 +4932,54 @@
       <c r="AN24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV24" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW24" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" t="s" s="4">
         <v>101</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="E25" t="s">
         <v>58</v>
       </c>
       <c r="F25" t="s">
         <v>102</v>
       </c>
       <c r="G25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H25" t="s" s="5">
@@ -5081,54 +5081,54 @@
       <c r="AN25" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV25" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW25" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
       <c r="C26" t="s" s="4">
         <v>104</v>
       </c>
       <c r="D26" t="s">
         <v>65</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26" t="s">
         <v>105</v>
       </c>
       <c r="G26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H26" t="s" s="5">
@@ -5230,54 +5230,54 @@
       <c r="AN26" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV26" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW26" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s" s="4">
         <v>107</v>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
       <c r="G27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H27" t="s" s="5">
@@ -5379,54 +5379,54 @@
       <c r="AN27" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV27" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW27" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" t="s" s="4">
         <v>109</v>
       </c>
       <c r="D28" t="s">
         <v>65</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
       <c r="G28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H28" t="s" s="5">
@@ -5528,54 +5528,54 @@
       <c r="AN28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV28" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW28" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="s" s="4">
         <v>111</v>
       </c>
       <c r="D29" t="s">
         <v>65</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
       <c r="G29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H29" t="s" s="5">
@@ -5677,54 +5677,54 @@
       <c r="AN29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV29" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW29" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" t="s" s="4">
         <v>113</v>
       </c>
       <c r="D30" t="s">
         <v>65</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>71</v>
       </c>
       <c r="G30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H30" t="s" s="5">
@@ -5826,54 +5826,54 @@
       <c r="AN30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV30" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW30" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>114</v>
       </c>
       <c r="C31" t="s" s="4">
         <v>115</v>
       </c>
       <c r="D31" t="s">
         <v>65</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>87</v>
       </c>
       <c r="G31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H31" t="s" s="5">
@@ -5975,54 +5975,54 @@
       <c r="AN31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV31" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW31" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" t="s" s="4">
         <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>65</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>87</v>
       </c>
       <c r="G32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H32" t="s" s="5">
@@ -6124,54 +6124,54 @@
       <c r="AN32" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV32" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW32" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" t="s" s="4">
         <v>119</v>
       </c>
       <c r="D33" t="s">
         <v>65</v>
       </c>
       <c r="E33" t="s">
         <v>58</v>
       </c>
       <c r="F33" t="s">
         <v>59</v>
       </c>
       <c r="G33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H33" t="s" s="5">
@@ -6273,54 +6273,54 @@
       <c r="AN33" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV33" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW33" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" t="s" s="4">
         <v>121</v>
       </c>
       <c r="D34" t="s">
         <v>65</v>
       </c>
       <c r="E34" t="s">
         <v>58</v>
       </c>
       <c r="F34" t="s">
         <v>122</v>
       </c>
       <c r="G34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H34" t="s" s="5">
@@ -6422,54 +6422,54 @@
       <c r="AN34" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV34" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW34" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>123</v>
       </c>
       <c r="C35" t="s" s="4">
         <v>124</v>
       </c>
       <c r="D35" t="s">
         <v>65</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>87</v>
       </c>
       <c r="G35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H35" t="s" s="5">
@@ -6571,54 +6571,54 @@
       <c r="AN35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV35" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW35" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>3195Про внесення змін та доповнень до Програми будівництва, реконструкції та капітального ремонту об’єктів житлово-комунального господарства в м. Чернівцях на 2017–2021 роки «Комфортне місто»,</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>70</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
       <c r="G36" t="s" s="5">
         <v>53</v>
@@ -6722,54 +6722,54 @@
       <c r="AN36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV36" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW36" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>126</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>3210Про внесення змін до Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2017-2020 роки «Сучасне місто», затвердженої рішенням міської ради VIІ скликання від 26.09.2019 р.</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>57</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>71</v>
       </c>
       <c r="G37" t="s" s="5">
         <v>52</v>
@@ -6873,54 +6873,54 @@
       <c r="AN37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV37" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW37" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>127</v>
       </c>
       <c r="C38" t="s" s="4">
         <v>128</v>
       </c>
       <c r="D38" t="s">
         <v>65</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>87</v>
       </c>
       <c r="G38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H38" t="s" s="5">
@@ -7022,54 +7022,54 @@
       <c r="AN38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV38" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW38" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>129</v>
       </c>
       <c r="C39" t="s" s="4">
         <v>130</v>
       </c>
       <c r="D39" t="s">
         <v>65</v>
       </c>
       <c r="E39" t="s">
         <v>58</v>
       </c>
       <c r="F39" t="s">
         <v>89</v>
       </c>
       <c r="G39" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H39" t="s" s="5">
@@ -7171,54 +7171,54 @@
       <c r="AN39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV39" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW39" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>131</v>
       </c>
       <c r="C40" t="s" s="4">
         <v>132</v>
       </c>
       <c r="D40" t="s">
         <v>65</v>
       </c>
       <c r="E40" t="s">
         <v>58</v>
       </c>
       <c r="F40" t="s">
         <v>99</v>
       </c>
       <c r="G40" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H40" t="s" s="5">
@@ -7320,54 +7320,54 @@
       <c r="AN40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV40" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW40" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>133</v>
       </c>
       <c r="C41" t="s" s="4">
         <v>134</v>
       </c>
       <c r="D41" t="s">
         <v>65</v>
       </c>
       <c r="E41" t="s">
         <v>50</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
       <c r="G41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H41" t="s" s="5">
@@ -7469,54 +7469,54 @@
       <c r="AN41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV41" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW41" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>135</v>
       </c>
       <c r="C42" t="s" s="4">
         <v>136</v>
       </c>
       <c r="D42" t="s">
         <v>65</v>
       </c>
       <c r="E42" t="s">
         <v>58</v>
       </c>
       <c r="F42" t="s">
         <v>99</v>
       </c>
       <c r="G42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H42" t="s" s="5">
@@ -7618,54 +7618,54 @@
       <c r="AN42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV42" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW42" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>137</v>
       </c>
       <c r="C43" t="s" s="4">
         <v>138</v>
       </c>
       <c r="D43" t="s">
         <v>65</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43" t="s">
         <v>99</v>
       </c>
       <c r="G43" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H43" t="s" s="5">
@@ -7767,54 +7767,54 @@
       <c r="AN43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV43" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW43" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>139</v>
       </c>
       <c r="C44" t="s" s="4">
         <v>140</v>
       </c>
       <c r="D44" t="s">
         <v>65</v>
       </c>
       <c r="E44" t="s">
         <v>58</v>
       </c>
       <c r="F44" t="s">
         <v>59</v>
       </c>
       <c r="G44" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H44" t="s" s="5">
@@ -7916,54 +7916,54 @@
       <c r="AN44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV44" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW44" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>141</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>3218Про внесення змін до Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2017-2020 роки «Сучасне місто», затвердженої рішенням міської ради VIІ скликання від 26.09.2019 р.</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>70</v>
       </c>
       <c r="E45" t="s">
         <v>50</v>
       </c>
       <c r="F45" t="s">
         <v>62</v>
       </c>
       <c r="G45" t="s" s="5">
         <v>52</v>
@@ -8067,54 +8067,54 @@
       <c r="AN45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV45" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW45" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>142</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>3243Про надання згоди на прийняття у комунальну власність територіальної громади м. Чернівців квартири № 41 на вул. Руській, 219-Д.</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>49</v>
       </c>
       <c r="E46" t="s">
         <v>50</v>
       </c>
       <c r="F46" t="s">
         <v>66</v>
       </c>
       <c r="G46" t="s" s="5">
         <v>52</v>
@@ -8218,54 +8218,54 @@
       <c r="AN46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV46" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW46" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>3244Про затвердження ліквідаційного балансу юридичної особи – департаменту економіки Чернівецької міської ради.</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>49</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
       <c r="F47" t="s">
         <v>66</v>
       </c>
       <c r="G47" t="s" s="5">
         <v>52</v>
@@ -8369,54 +8369,54 @@
       <c r="AN47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV47" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW47" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>144</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>3245Про внесення змін до Статуту комунального закладу дошкільної освіти комбінованого типу №54 «Зернятко» Чернівецької міської ради, затвердженого рішенням міської ради VІІ скликання від</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>49</v>
       </c>
       <c r="E48" t="s">
         <v>50</v>
       </c>
       <c r="F48" t="s">
         <v>71</v>
       </c>
       <c r="G48" t="s" s="5">
         <v>52</v>
@@ -8520,54 +8520,54 @@
       <c r="AN48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV48" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW48" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="4">
         <v>3246</v>
       </c>
       <c r="D49" t="s">
         <v>57</v>
       </c>
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>73</v>
       </c>
       <c r="G49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H49" t="s" s="5">
@@ -8669,54 +8669,54 @@
       <c r="AN49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV49" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW49" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="4">
         <v>3247</v>
       </c>
       <c r="D50" t="s">
         <v>65</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>66</v>
       </c>
       <c r="G50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H50" t="s" s="5">
@@ -8818,54 +8818,54 @@
       <c r="AN50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV50" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW50" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>147</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>3249Про розробку проекту детального плану території регенерації кварталу житлової забудови, обмеженого вулицями Героїв Майдану, Черемшини Марка, Кошового Олега, Сторожинецькою (повторний</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>57</v>
       </c>
       <c r="E51" t="s">
         <v>58</v>
       </c>
       <c r="F51" t="s">
         <v>122</v>
       </c>
       <c r="G51" t="s" s="5">
         <v>52</v>
@@ -8969,54 +8969,54 @@
       <c r="AN51" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV51" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW51" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>148</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>3250Про розробку проекту детального плану території регенерації кварталу житлової забудови, обмеженого вулицями Героїв Майдану, Черемшини Марка, Кошового Олега, Сторожинецькою (повторний</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>57</v>
       </c>
       <c r="E52" t="s">
         <v>58</v>
       </c>
       <c r="F52" t="s">
         <v>99</v>
       </c>
       <c r="G52" t="s" s="5">
         <v>52</v>
@@ -9120,54 +9120,54 @@
       <c r="AN52" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV52" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW52" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>149</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>3251Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок та зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>49</v>
       </c>
       <c r="E53" t="s">
         <v>58</v>
       </c>
       <c r="F53" t="s">
         <v>99</v>
       </c>
       <c r="G53" t="s" s="5">
         <v>52</v>
@@ -9271,54 +9271,54 @@
       <c r="AN53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV53" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW53" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>150</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>3252Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок та зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>57</v>
       </c>
       <c r="E54" t="s">
         <v>50</v>
       </c>
       <c r="F54" t="s">
         <v>62</v>
       </c>
       <c r="G54" t="s" s="5">
         <v>52</v>
@@ -9422,54 +9422,54 @@
       <c r="AN54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV54" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW54" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>151</v>
       </c>
       <c r="C55" t="s" s="4">
         <v>152</v>
       </c>
       <c r="D55" t="s">
         <v>65</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>62</v>
       </c>
       <c r="G55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H55" t="s" s="5">
@@ -9571,54 +9571,54 @@
       <c r="AN55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV55" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW55" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>153</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>3254Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок та зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>70</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
         <v>87</v>
       </c>
       <c r="G56" t="s" s="5">
         <v>52</v>
@@ -9722,54 +9722,54 @@
       <c r="AN56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV56" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW56" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>3257Про розгляд звернень громадян щодо надання дозволів на складання проектів відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>57</v>
       </c>
       <c r="E57" t="s">
         <v>58</v>
       </c>
       <c r="F57" t="s">
         <v>59</v>
       </c>
       <c r="G57" t="s" s="5">
         <v>52</v>
@@ -9873,54 +9873,54 @@
       <c r="AN57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV57" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW57" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>3258Про розгляд звернень громадян щодо надання дозволів на складання проектів відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>57</v>
       </c>
       <c r="E58" t="s">
         <v>58</v>
       </c>
       <c r="F58" t="s">
         <v>59</v>
       </c>
       <c r="G58" t="s" s="5">
         <v>52</v>
@@ -10024,54 +10024,54 @@
       <c r="AN58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU58" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV58" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW58" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>3259Про розгляд звернень громадян щодо надання дозволів на складання проектів відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D59" t="s">
         <v>57</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>62</v>
       </c>
       <c r="G59" t="s" s="5">
         <v>52</v>
@@ -10175,54 +10175,54 @@
       <c r="AN59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV59" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW59" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>157</v>
       </c>
       <c r="C60" t="s" s="4">
         <v>158</v>
       </c>
       <c r="D60" t="s">
         <v>65</v>
       </c>
       <c r="E60" t="s">
         <v>58</v>
       </c>
       <c r="F60" t="s">
         <v>159</v>
       </c>
       <c r="G60" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H60" t="s" s="5">
@@ -10324,54 +10324,54 @@
       <c r="AN60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ60" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV60" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW60" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" t="s" s="4">
         <v>161</v>
       </c>
       <c r="D61" t="s">
         <v>65</v>
       </c>
       <c r="E61" t="s">
         <v>58</v>
       </c>
       <c r="F61" t="s">
         <v>94</v>
       </c>
       <c r="G61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H61" t="s" s="5">
@@ -10473,54 +10473,54 @@
       <c r="AN61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV61" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW61" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" t="s" s="4">
         <v>163</v>
       </c>
       <c r="D62" t="s">
         <v>65</v>
       </c>
       <c r="E62" t="s">
         <v>58</v>
       </c>
       <c r="F62" t="s">
         <v>99</v>
       </c>
       <c r="G62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H62" t="s" s="5">
@@ -10622,54 +10622,54 @@
       <c r="AN62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR62" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV62" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW62" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>165</v>
       </c>
       <c r="C63" t="s" s="4">
         <v>166</v>
       </c>
       <c r="D63" t="s">
         <v>65</v>
       </c>
       <c r="E63" t="s">
         <v>58</v>
       </c>
       <c r="F63" t="s">
         <v>89</v>
       </c>
       <c r="G63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H63" t="s" s="5">
@@ -10771,54 +10771,54 @@
       <c r="AN63" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV63" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW63" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>3264Про розгляд звернень громадян щодо надання дозволів на складання проектів відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>70</v>
       </c>
       <c r="E64" t="s">
         <v>50</v>
       </c>
       <c r="F64" t="s">
         <v>71</v>
       </c>
       <c r="G64" t="s" s="5">
         <v>52</v>
@@ -10922,54 +10922,54 @@
       <c r="AN64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV64" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW64" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>3265Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на складання проектів відведення зі зміни цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>57</v>
       </c>
       <c r="E65" t="s">
         <v>58</v>
       </c>
       <c r="F65" t="s">
         <v>59</v>
       </c>
       <c r="G65" t="s" s="5">
         <v>52</v>
@@ -11073,54 +11073,54 @@
       <c r="AN65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV65" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW65" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>169</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>3266Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на складання проектів відведення зі зміни цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>57</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
       <c r="F66" t="s">
         <v>62</v>
       </c>
       <c r="G66" t="s" s="5">
         <v>52</v>
@@ -11224,54 +11224,54 @@
       <c r="AN66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV66" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW66" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>170</v>
       </c>
       <c r="C67" t="s" s="4">
         <v>171</v>
       </c>
       <c r="D67" t="s">
         <v>65</v>
       </c>
       <c r="E67" t="s">
         <v>58</v>
       </c>
       <c r="F67" t="s">
         <v>105</v>
       </c>
       <c r="G67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H67" t="s" s="5">
@@ -11373,54 +11373,54 @@
       <c r="AN67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV67" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW67" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>172</v>
       </c>
       <c r="C68" t="s" s="4">
         <v>173</v>
       </c>
       <c r="D68" t="s">
         <v>65</v>
       </c>
       <c r="E68" t="s">
         <v>58</v>
       </c>
       <c r="F68" t="s">
         <v>174</v>
       </c>
       <c r="G68" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H68" t="s" s="5">
@@ -11522,54 +11522,54 @@
       <c r="AN68" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV68" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW68" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>175</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>3269Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на складання проектів відведення зі зміни цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>70</v>
       </c>
       <c r="E69" t="s">
         <v>58</v>
       </c>
       <c r="F69" t="s">
         <v>89</v>
       </c>
       <c r="G69" t="s" s="5">
         <v>52</v>
@@ -11673,54 +11673,54 @@
       <c r="AN69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV69" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW69" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>3270Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на складання проектів відведення зі зміни цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>70</v>
       </c>
       <c r="E70" t="s">
         <v>58</v>
       </c>
       <c r="F70" t="s">
         <v>177</v>
       </c>
       <c r="G70" t="s" s="5">
         <v>52</v>
@@ -11824,54 +11824,54 @@
       <c r="AN70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV70" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW70" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" t="s" s="4">
         <v>179</v>
       </c>
       <c r="D71" t="s">
         <v>65</v>
       </c>
       <c r="E71" t="s">
         <v>58</v>
       </c>
       <c r="F71" t="s">
         <v>180</v>
       </c>
       <c r="G71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H71" t="s" s="5">
@@ -11973,54 +11973,54 @@
       <c r="AN71" t="s" s="5">
         <v>164</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>181</v>
       </c>
       <c r="C72" t="s" s="4">
         <v>182</v>
       </c>
       <c r="D72" t="s">
         <v>65</v>
       </c>
       <c r="E72" t="s">
         <v>58</v>
       </c>
       <c r="F72" t="s">
         <v>183</v>
       </c>
       <c r="G72" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H72" t="s" s="5">
@@ -12122,54 +12122,54 @@
       <c r="AN72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV72" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW72" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" t="s" s="4">
         <v>185</v>
       </c>
       <c r="D73" t="s">
         <v>65</v>
       </c>
       <c r="E73" t="s">
         <v>58</v>
       </c>
       <c r="F73" t="s">
         <v>105</v>
       </c>
       <c r="G73" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H73" t="s" s="5">
@@ -12271,54 +12271,54 @@
       <c r="AN73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV73" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW73" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>186</v>
       </c>
       <c r="C74" t="s" s="4">
         <v>187</v>
       </c>
       <c r="D74" t="s">
         <v>65</v>
       </c>
       <c r="E74" t="s">
         <v>58</v>
       </c>
       <c r="F74" t="s">
         <v>59</v>
       </c>
       <c r="G74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H74" t="s" s="5">
@@ -12420,54 +12420,54 @@
       <c r="AN74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV74" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW74" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>188</v>
       </c>
       <c r="C75" t="s" s="4">
         <v>189</v>
       </c>
       <c r="D75" t="s">
         <v>65</v>
       </c>
       <c r="E75" t="s">
         <v>58</v>
       </c>
       <c r="F75" t="s">
         <v>122</v>
       </c>
       <c r="G75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H75" t="s" s="5">
@@ -12569,54 +12569,54 @@
       <c r="AN75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV75" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW75" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>190</v>
       </c>
       <c r="C76" t="s" s="4">
         <v>191</v>
       </c>
       <c r="D76" t="s">
         <v>65</v>
       </c>
       <c r="E76" t="s">
         <v>58</v>
       </c>
       <c r="F76" t="s">
         <v>105</v>
       </c>
       <c r="G76" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H76" t="s" s="5">
@@ -12718,54 +12718,54 @@
       <c r="AN76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV76" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW76" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>192</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>3277Про внесення змін в рішення міської ради VІІ скликання від 25.07.2019р. №1797 «Про розгляд звернень юридичних та фізичних осіб – підприємців щодо надання дозволів на тимчасове користування</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>57</v>
       </c>
       <c r="E77" t="s">
         <v>58</v>
       </c>
       <c r="F77" t="s">
         <v>89</v>
       </c>
       <c r="G77" t="s" s="5">
         <v>52</v>
@@ -12869,54 +12869,54 @@
       <c r="AN77" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV77" t="s" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AW77" t="s" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>193</v>
       </c>
       <c r="C78" t="s" s="4">
         <v>194</v>
       </c>
       <c r="D78" t="s">
         <v>65</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>62</v>
       </c>
       <c r="G78" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H78" t="s" s="5">
@@ -13018,54 +13018,54 @@
       <c r="AN78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ78" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR78" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV78" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="AW78" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>195</v>
       </c>
       <c r="C79" t="s" s="4">
         <v>196</v>
       </c>
       <c r="D79" t="s">
         <v>65</v>
       </c>
       <c r="E79" t="s">
         <v>58</v>
       </c>
       <c r="F79" t="s">
         <v>76</v>
       </c>
       <c r="G79" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H79" t="s" s="5">
@@ -13167,54 +13167,54 @@
       <c r="AN79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ79" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU79" t="s" s="5">
         <v>164</v>
       </c>
       <c r="AV79" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW79" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>197</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>3326Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на складання проектів відведення зі зміни цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>70</v>
       </c>
       <c r="E80" t="s">
         <v>50</v>
       </c>
       <c r="F80" t="s">
         <v>66</v>
       </c>
       <c r="G80" t="s" s="5">
         <v>52</v>
@@ -13620,54 +13620,54 @@
       <c r="AN82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ82" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT82" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV82" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW82" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>200</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>3331Про внесення змін в рішення міської ради VІІ скликання від 25.07.2019р. №1797 «Про розгляд звернень юридичних та фізичних осіб – підприємців щодо надання дозволів на тимчасове користування</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>57</v>
       </c>
       <c r="E83" t="s">
         <v>50</v>
       </c>
       <c r="F83" t="s">
         <v>71</v>
       </c>
       <c r="G83" t="s" s="5">
         <v>53</v>
@@ -13920,54 +13920,54 @@
       <c r="AN84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP84" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ84" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR84" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS84" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT84" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV84" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW84" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>204</v>
       </c>
       <c r="C85" t="s" s="4">
         <v>205</v>
       </c>
       <c r="D85" t="s">
         <v>65</v>
       </c>
       <c r="E85" t="s">
         <v>58</v>
       </c>
       <c r="F85" t="s">
         <v>183</v>
       </c>
       <c r="G85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H85" t="s" s="5">
@@ -14069,54 +14069,54 @@
       <c r="AN85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ85" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT85" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU85" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV85" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW85" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>206</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>3334Про внесення змін в рішення міської ради VІІ скликання від 25.07.2019р. №1797 «Про розгляд звернень юридичних та фізичних осіб – підприємців щодо надання дозволів на тимчасове користування</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>70</v>
       </c>
       <c r="E86" t="s">
         <v>50</v>
       </c>
       <c r="F86" t="s">
         <v>71</v>
       </c>
       <c r="G86" t="s" s="5">
         <v>53</v>
@@ -14522,54 +14522,54 @@
       <c r="AN88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ88" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT88" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV88" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW88" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>3339Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок та зміну цільового призначення земельних ділянок (повторний розгляд від</t>
         </is>
       </c>
       <c r="D89" t="s">
         <v>57</v>
       </c>
       <c r="E89" t="s">
         <v>58</v>
       </c>
       <c r="F89" t="s">
         <v>203</v>
       </c>
       <c r="G89" t="s" s="5">
         <v>53</v>
@@ -14673,54 +14673,54 @@
       <c r="AN89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ89" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS89" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT89" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU89" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV89" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW89" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>3340Про розгляд звернень юридичних осіб щодо надання дозволів на складання проектів відведення земельних ділянок, зміні цільового призначення земельної ділянки та надання земельним ділянкам</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>49</v>
       </c>
       <c r="E90" t="s">
         <v>58</v>
       </c>
       <c r="F90" t="s">
         <v>159</v>
       </c>
       <c r="G90" t="s" s="5">
         <v>53</v>
@@ -14824,54 +14824,54 @@
       <c r="AN90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ90" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR90" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS90" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV90" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW90" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>3342Про розгляд звернень Городенського С.Д. щодо надання дозволу на зміну цільового призначення земельних ділянок (повторний розгляд від 25.04.2019р. та від 07.11.2019р.).</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>49</v>
       </c>
       <c r="E91" t="s">
         <v>58</v>
       </c>
       <c r="F91" t="s">
         <v>94</v>
       </c>
       <c r="G91" t="s" s="5">
         <v>53</v>
@@ -14975,54 +14975,54 @@
       <c r="AN91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ91" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS91" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV91" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW91" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>212</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>3343Про розгляд звернення Чернівецького міського товариства інвалідів війни в Афганістані щодо зменшення розміру пайової участі (внеску) у розвитку інфраструктури м.Чернівців.</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>57</v>
       </c>
       <c r="E92" t="s">
         <v>58</v>
       </c>
       <c r="F92" t="s">
         <v>105</v>
       </c>
       <c r="G92" t="s" s="5">
         <v>53</v>
@@ -15428,54 +15428,54 @@
       <c r="AN94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ94" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AR94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS94" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT94" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV94" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW94" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>3346Про визнання таким, що втратили чинність пункт 1 рішення міської ради V скликання від 24.04.2008р. №561 щодо затвердження Положення про проведення земельних аукціонів для продажу земельних</t>
         </is>
       </c>
       <c r="D95" t="s">
         <v>49</v>
       </c>
       <c r="E95" t="s">
         <v>58</v>
       </c>
       <c r="F95" t="s">
         <v>122</v>
       </c>
       <c r="G95" t="s" s="5">
         <v>52</v>
@@ -16332,54 +16332,54 @@
       <c r="AN100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT100" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV100" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW100" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>222</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>3352Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на</t>
         </is>
       </c>
       <c r="D101" t="s">
         <v>70</v>
       </c>
       <c r="E101" t="s">
         <v>58</v>
       </c>
       <c r="F101" t="s">
         <v>122</v>
       </c>
       <c r="G101" t="s" s="5">
         <v>52</v>
@@ -16634,54 +16634,54 @@
       <c r="AN102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR102" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT102" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW102" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>224</v>
       </c>
       <c r="C103" t="s" s="4">
         <v>225</v>
       </c>
       <c r="D103" t="s">
         <v>65</v>
       </c>
       <c r="E103" t="s">
         <v>58</v>
       </c>
       <c r="F103" t="s">
         <v>80</v>
       </c>
       <c r="G103" t="s" s="5">
         <v>60</v>
       </c>
       <c r="H103" t="s" s="5">
@@ -16932,54 +16932,54 @@
       <c r="AN104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR104" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV104" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW104" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>228</v>
       </c>
       <c r="C105" t="s" s="4">
         <v>229</v>
       </c>
       <c r="D105" t="s">
         <v>65</v>
       </c>
       <c r="E105" t="s">
         <v>58</v>
       </c>
       <c r="F105" t="s">
         <v>76</v>
       </c>
       <c r="G105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H105" t="s" s="5">
@@ -17081,54 +17081,54 @@
       <c r="AN105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR105" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>164</v>
       </c>
       <c r="AV105" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AW105" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>230</v>
       </c>
       <c r="C106" t="s" s="4">
         <v>231</v>
       </c>
       <c r="D106" t="s">
         <v>65</v>
       </c>
       <c r="E106" t="s">
         <v>58</v>
       </c>
       <c r="F106" t="s">
         <v>89</v>
       </c>
       <c r="G106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H106" t="s" s="5">
@@ -18583,54 +18583,54 @@
       <c r="AN115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW115" t="s" s="5">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>245</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>3367Про розгляд звернень юридичних та фізичних осіб щодо затвердження проєктів землеустрою, технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в</t>
         </is>
       </c>
       <c r="D116" t="s">
         <v>70</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
       <c r="F116" t="s">
         <v>62</v>
       </c>
       <c r="G116" t="s" s="5">
         <v>52</v>
@@ -18885,54 +18885,54 @@
       <c r="AN117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW117" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>247</v>
       </c>
       <c r="C118" t="s" s="4">
         <v>248</v>
       </c>
       <c r="D118" t="s">
         <v>65</v>
       </c>
       <c r="E118" t="s">
         <v>50</v>
       </c>
       <c r="F118" t="s">
         <v>87</v>
       </c>
       <c r="G118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H118" t="s" s="5">
@@ -19034,54 +19034,54 @@
       <c r="AN118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR118" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW118" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>249</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>3370Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання проєктів</t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>70</v>
       </c>
       <c r="E119" t="s">
         <v>58</v>
       </c>
       <c r="F119" t="s">
         <v>250</v>
       </c>
       <c r="G119" t="s" s="5">
         <v>60</v>
@@ -19483,54 +19483,54 @@
       <c r="AN121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW121" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>255</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>3373Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання проєктів</t>
         </is>
       </c>
       <c r="D122" t="s">
         <v>70</v>
       </c>
       <c r="E122" t="s">
         <v>50</v>
       </c>
       <c r="F122" t="s">
         <v>55</v>
       </c>
       <c r="G122" t="s" s="5">
         <v>52</v>
@@ -19934,54 +19934,54 @@
       <c r="AN124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP124" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT124" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU124" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV124" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW124" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>259</v>
       </c>
       <c r="C125" t="s" s="4">
         <v>260</v>
       </c>
       <c r="D125" t="s">
         <v>65</v>
       </c>
       <c r="E125" t="s">
         <v>50</v>
       </c>
       <c r="F125" t="s">
         <v>87</v>
       </c>
       <c r="G125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H125" t="s" s="5">
@@ -20083,54 +20083,54 @@
       <c r="AN125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT125" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV125" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW125" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>261</v>
       </c>
       <c r="C126" t="s" s="4">
         <v>262</v>
       </c>
       <c r="D126" t="s">
         <v>65</v>
       </c>
       <c r="E126" t="s">
         <v>58</v>
       </c>
       <c r="F126" t="s">
         <v>78</v>
       </c>
       <c r="G126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H126" t="s" s="5">
@@ -20530,54 +20530,54 @@
       <c r="AN128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP128" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR128" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS128" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT128" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU128" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV128" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW128" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>267</v>
       </c>
       <c r="C129" t="s" s="4">
         <v>268</v>
       </c>
       <c r="D129" t="s">
         <v>65</v>
       </c>
       <c r="E129" t="s">
         <v>50</v>
       </c>
       <c r="F129" t="s">
         <v>71</v>
       </c>
       <c r="G129" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H129" t="s" s="5">
@@ -20679,54 +20679,54 @@
       <c r="AN129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP129" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR129" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS129" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT129" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU129" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW129" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>269</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>3381Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання та затвердження проєктів землеустрою щодо</t>
         </is>
       </c>
       <c r="D130" t="s">
         <v>70</v>
       </c>
       <c r="E130" t="s">
         <v>50</v>
       </c>
       <c r="F130" t="s">
         <v>66</v>
       </c>
       <c r="G130" t="s" s="5">
         <v>52</v>
@@ -20830,54 +20830,54 @@
       <c r="AN130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT130" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV130" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW130" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>270</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>3382Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання, затвердження проєктів землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D131" t="s">
         <v>57</v>
       </c>
       <c r="E131" t="s">
         <v>50</v>
       </c>
       <c r="F131" t="s">
         <v>62</v>
       </c>
       <c r="G131" t="s" s="5">
         <v>52</v>
@@ -21432,54 +21432,54 @@
       <c r="AN134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT134" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV134" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW134" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>275</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>3386Про розгляд звернень фізичних та юридичних осіб щодо затвердження проєктів землеустрою зі зміни цільового призначення земельних ділянок та визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D135" t="s">
         <v>57</v>
       </c>
       <c r="E135" t="s">
         <v>50</v>
       </c>
       <c r="F135" t="s">
         <v>71</v>
       </c>
       <c r="G135" t="s" s="5">
         <v>52</v>
@@ -21881,54 +21881,54 @@
       <c r="AN137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR137" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW137" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>280</v>
       </c>
       <c r="C138" t="s" s="4">
         <v>281</v>
       </c>
       <c r="D138" t="s">
         <v>65</v>
       </c>
       <c r="E138" t="s">
         <v>50</v>
       </c>
       <c r="F138" t="s">
         <v>87</v>
       </c>
       <c r="G138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H138" t="s" s="5">
@@ -22030,54 +22030,54 @@
       <c r="AN138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV138" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW138" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>282</v>
       </c>
       <c r="C139" t="s" s="4">
         <v>283</v>
       </c>
       <c r="D139" t="s">
         <v>65</v>
       </c>
       <c r="E139" t="s">
         <v>50</v>
       </c>
       <c r="F139" t="s">
         <v>73</v>
       </c>
       <c r="G139" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H139" t="s" s="5">
@@ -22328,54 +22328,54 @@
       <c r="AN140" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO140" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ140" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT140" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW140" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>286</v>
       </c>
       <c r="C141" t="s" s="4">
         <v>287</v>
       </c>
       <c r="D141" t="s">
         <v>65</v>
       </c>
       <c r="E141" t="s">
         <v>58</v>
       </c>
       <c r="F141" t="s">
         <v>59</v>
       </c>
       <c r="G141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H141" t="s" s="5">
@@ -22477,54 +22477,54 @@
       <c r="AN141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR141" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW141" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>288</v>
       </c>
       <c r="C142" t="s" s="4">
         <v>289</v>
       </c>
       <c r="D142" t="s">
         <v>65</v>
       </c>
       <c r="E142" t="s">
         <v>50</v>
       </c>
       <c r="F142" t="s">
         <v>62</v>
       </c>
       <c r="G142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H142" t="s" s="5">
@@ -22626,54 +22626,54 @@
       <c r="AN142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW142" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>290</v>
       </c>
       <c r="C143" t="s" s="4">
         <v>291</v>
       </c>
       <c r="D143" t="s">
         <v>65</v>
       </c>
       <c r="E143" t="s">
         <v>58</v>
       </c>
       <c r="F143" t="s">
         <v>89</v>
       </c>
       <c r="G143" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H143" t="s" s="5">
@@ -22775,54 +22775,54 @@
       <c r="AN143" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO143" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP143" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ143" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR143" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS143" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT143" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU143" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW143" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>292</v>
       </c>
       <c r="C144" t="s" s="4">
         <v>293</v>
       </c>
       <c r="D144" t="s">
         <v>65</v>
       </c>
       <c r="E144" t="s">
         <v>50</v>
       </c>
       <c r="F144" t="s">
         <v>62</v>
       </c>
       <c r="G144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H144" t="s" s="5">
@@ -22924,54 +22924,54 @@
       <c r="AN144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR144" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW144" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>294</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>3396Про розгляд звернень фізичних та юридичних осіб щодо затвердження проєктів землеустрою зі зміни цільового призначення земельних ділянок та визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D145" t="s">
         <v>70</v>
       </c>
       <c r="E145" t="s">
         <v>58</v>
       </c>
       <c r="F145" t="s">
         <v>203</v>
       </c>
       <c r="G145" t="s" s="5">
         <v>52</v>
@@ -23075,54 +23075,54 @@
       <c r="AN145" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO145" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP145" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AQ145" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR145" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS145" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT145" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AU145" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV145" t="s" s="5">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="AW145" t="s" s="5">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>295</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>3397Про розгляд звернень фізичних та юридичних осіб щодо затвердження проєктів землеустрою зі зміни цільового призначення земельних ділянок та визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D146" t="s">
         <v>70</v>
       </c>
       <c r="E146" t="s">
         <v>50</v>
       </c>
       <c r="F146" t="s">
         <v>71</v>
       </c>
       <c r="G146" t="s" s="5">
         <v>52</v>
@@ -23981,54 +23981,54 @@
       <c r="AN151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP151" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR151" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS151" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AT151" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU151" t="s" s="5">
         <v>164</v>
       </c>
       <c r="AV151" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="AW151" t="s" s="5">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>302</v>
       </c>
       <c r="C152" t="inlineStr" s="4">
         <is>
           <t>3405Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення та затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних</t>
         </is>
       </c>
       <c r="D152" t="s">
         <v>57</v>
       </c>
       <c r="E152" t="s">
         <v>58</v>
       </c>
       <c r="F152" t="s">
         <v>183</v>
       </c>
       <c r="G152" t="s" s="5">
         <v>53</v>
@@ -24269,54 +24269,54 @@
       <c r="AN153" t="s">
         <v>310</v>
       </c>
       <c r="AO153" t="s">
         <v>99</v>
       </c>
       <c r="AP153" t="s">
         <v>329</v>
       </c>
       <c r="AQ153" t="s">
         <v>330</v>
       </c>
       <c r="AR153" t="s">
         <v>331</v>
       </c>
       <c r="AS153" t="s">
         <v>332</v>
       </c>
       <c r="AT153" t="s">
         <v>312</v>
       </c>
       <c r="AU153" t="s">
         <v>315</v>
       </c>
       <c r="AV153" t="s">
+        <v>306</v>
+      </c>
+      <c r="AW153" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="154">
       <c r="A154"/>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154"/>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154" t="s">
         <v>334</v>
       </c>
       <c r="H154" t="s">
         <v>334</v>
       </c>
       <c r="I154" t="s">
         <v>334</v>
       </c>
       <c r="J154" t="s">
         <v>334</v>
       </c>
       <c r="K154" t="s">
         <v>334</v>
       </c>
       <c r="L154" t="s">
@@ -24406,54 +24406,54 @@
       <c r="AN154" t="s">
         <v>334</v>
       </c>
       <c r="AO154" t="s">
         <v>334</v>
       </c>
       <c r="AP154" t="s">
         <v>334</v>
       </c>
       <c r="AQ154" t="s">
         <v>334</v>
       </c>
       <c r="AR154" t="s">
         <v>334</v>
       </c>
       <c r="AS154" t="s">
         <v>334</v>
       </c>
       <c r="AT154" t="s">
         <v>334</v>
       </c>
       <c r="AU154" t="s">
         <v>334</v>
       </c>
       <c r="AV154" t="s">
+        <v>334</v>
+      </c>
+      <c r="AW154" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="155">
       <c r="A155"/>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155"/>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155" t="s">
         <v>336</v>
       </c>
       <c r="H155" t="s">
         <v>336</v>
       </c>
       <c r="I155" t="s">
         <v>336</v>
       </c>
       <c r="J155" t="s">
         <v>336</v>
       </c>
       <c r="K155" t="s">
         <v>336</v>
       </c>
       <c r="L155" t="s">
@@ -24543,54 +24543,54 @@
       <c r="AN155" t="s">
         <v>338</v>
       </c>
       <c r="AO155" t="s">
         <v>336</v>
       </c>
       <c r="AP155" t="s">
         <v>336</v>
       </c>
       <c r="AQ155" t="s">
         <v>336</v>
       </c>
       <c r="AR155" t="s">
         <v>336</v>
       </c>
       <c r="AS155" t="s">
         <v>338</v>
       </c>
       <c r="AT155" t="s">
         <v>336</v>
       </c>
       <c r="AU155" t="s">
         <v>340</v>
       </c>
       <c r="AV155" t="s">
+        <v>336</v>
+      </c>
+      <c r="AW155" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="156">
       <c r="A156"/>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156"/>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156" t="s">
         <v>342</v>
       </c>
       <c r="H156" t="s">
         <v>343</v>
       </c>
       <c r="I156" t="s">
         <v>344</v>
       </c>
       <c r="J156" t="s">
         <v>345</v>
       </c>
       <c r="K156" t="s">
         <v>346</v>
       </c>
       <c r="L156" t="s">
@@ -24680,54 +24680,54 @@
       <c r="AN156" t="s">
         <v>368</v>
       </c>
       <c r="AO156" t="s">
         <v>357</v>
       </c>
       <c r="AP156" t="s">
         <v>350</v>
       </c>
       <c r="AQ156" t="s">
         <v>361</v>
       </c>
       <c r="AR156" t="s">
         <v>344</v>
       </c>
       <c r="AS156" t="s">
         <v>360</v>
       </c>
       <c r="AT156" t="s">
         <v>369</v>
       </c>
       <c r="AU156" t="s">
         <v>370</v>
       </c>
       <c r="AV156" t="s">
+        <v>345</v>
+      </c>
+      <c r="AW156" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="157">
       <c r="A157"/>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157"/>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157" t="s">
         <v>372</v>
       </c>
       <c r="H157" t="s">
         <v>373</v>
       </c>
       <c r="I157" t="s">
         <v>374</v>
       </c>
       <c r="J157" t="s">
         <v>375</v>
       </c>
       <c r="K157" t="s">
         <v>376</v>
       </c>
       <c r="L157" t="s">
@@ -24817,53 +24817,53 @@
       <c r="AN157" t="s">
         <v>397</v>
       </c>
       <c r="AO157" t="s">
         <v>392</v>
       </c>
       <c r="AP157" t="s">
         <v>393</v>
       </c>
       <c r="AQ157" t="s">
         <v>387</v>
       </c>
       <c r="AR157" t="s">
         <v>398</v>
       </c>
       <c r="AS157" t="s">
         <v>399</v>
       </c>
       <c r="AT157" t="s">
         <v>394</v>
       </c>
       <c r="AU157" t="s">
         <v>375</v>
       </c>
       <c r="AV157" t="s">
+        <v>375</v>
+      </c>
+      <c r="AW157" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>