--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,56 +149,56 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
   </si>
   <si>
-    <t>Моклович Володимир Михайлович</t>
-[...1 lines deleted...]
-  <si>
     <t>04.02.20  12:22:41</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 11</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>04.02.20  12:27:48</t>
   </si>
   <si>
     <t>За: 9</t>
@@ -1061,54 +1061,54 @@
   <si>
     <t>За: 83</t>
   </si>
   <si>
     <t>За: 70</t>
   </si>
   <si>
     <t>За: 115</t>
   </si>
   <si>
     <t>За: 58</t>
   </si>
   <si>
     <t>За: 117</t>
   </si>
   <si>
     <t>За: 133</t>
   </si>
   <si>
     <t>За: 80</t>
   </si>
   <si>
     <t>За: 106</t>
   </si>
   <si>
+    <t>За: 100</t>
+  </si>
+  <si>
     <t>За: 93</t>
-  </si>
-[...1 lines deleted...]
-    <t>За: 100</t>
   </si>
   <si>
     <t>Проти: 2</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Проти: 4</t>
   </si>
   <si>
     <t>Проти: 3</t>
   </si>
   <si>
     <t>Утр.: 4</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 9</t>
   </si>
@@ -1700,54 +1700,54 @@
       <c r="AN2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV2" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>3596Про скасування рішення міської ради від 06.12.2018 р. № 1534 «Про списання з балансу комунальних житлових ремонтно-експлуатаційних підприємств та департаменту житлово-комунального господарства</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>56</v>
       </c>
       <c r="G3" t="s" s="5">
         <v>52</v>
@@ -1851,54 +1851,54 @@
       <c r="AN3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV3" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>58</v>
       </c>
       <c r="C4" t="s" s="4">
         <v>59</v>
       </c>
       <c r="D4" t="s">
         <v>60</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
         <v>51</v>
       </c>
       <c r="G4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="H4" t="s" s="5">
@@ -2149,54 +2149,54 @@
       <c r="AN5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV5" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW5" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>65</v>
       </c>
       <c r="C6" t="s" s="4">
         <v>66</v>
       </c>
       <c r="D6" t="s">
         <v>60</v>
       </c>
       <c r="E6" t="s">
         <v>67</v>
       </c>
       <c r="F6" t="s">
         <v>68</v>
       </c>
       <c r="G6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H6" t="s" s="5">
@@ -2598,54 +2598,54 @@
       <c r="AN8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV8" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW8" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>3602Про внесення змін до рішення міської ради VII скликання від 26.06.2018р. №1316 «Про розгляд звернення МППФ «Атлас».</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>76</v>
       </c>
       <c r="E9" t="s">
         <v>67</v>
       </c>
       <c r="F9" t="s">
         <v>68</v>
       </c>
       <c r="G9" t="s" s="5">
         <v>54</v>
@@ -2749,54 +2749,54 @@
       <c r="AN9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV9" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW9" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
       <c r="C10" t="s" s="4">
         <v>78</v>
       </c>
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>67</v>
       </c>
       <c r="F10" t="s">
         <v>79</v>
       </c>
       <c r="G10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H10" t="s" s="5">
@@ -3198,54 +3198,54 @@
       <c r="AN12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV12" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW12" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>84</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>3715Про розгляд електронної петиції № 188 гр. Штефанюка М.Г. щодо виділення коштів на знищення амброзії полинолистої.</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>85</v>
       </c>
       <c r="G13" t="s" s="5">
         <v>52</v>
@@ -3953,54 +3953,54 @@
       <c r="AN17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV17" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW17" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>94</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>3720Про затвердження нової редакції цільової Програми утеплення зовнішніх огороджувальних конструкцій (фасадів) панельних багатоквартирних будинків м.Чернівців на 2018-2022 роки.</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>67</v>
       </c>
       <c r="F18" t="s">
         <v>95</v>
       </c>
       <c r="G18" t="s" s="5">
         <v>52</v>
@@ -4255,54 +4255,54 @@
       <c r="AN19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV19" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW19" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>3722Про затвердження нової редакції цільової Програми утеплення зовнішніх огороджувальних конструкцій (фасадів) панельних багатоквартирних будинків м.Чернівців на 2018-2022 роки.</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20" t="s">
         <v>74</v>
       </c>
       <c r="G20" t="s" s="5">
         <v>52</v>
@@ -5006,54 +5006,54 @@
       <c r="AN24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV24" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW24" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
       <c r="C25" t="s" s="4">
         <v>106</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H25" t="s" s="5">
@@ -5155,54 +5155,54 @@
       <c r="AN25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV25" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW25" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>107</v>
       </c>
       <c r="C26" t="s" s="4">
         <v>108</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" t="s">
         <v>67</v>
       </c>
       <c r="F26" t="s">
         <v>74</v>
       </c>
       <c r="G26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H26" t="s" s="5">
@@ -6198,54 +6198,54 @@
       <c r="AN32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV32" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW32" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" t="s" s="4">
         <v>123</v>
       </c>
       <c r="D33" t="s">
         <v>60</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>85</v>
       </c>
       <c r="G33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H33" t="s" s="5">
@@ -6347,54 +6347,54 @@
       <c r="AN33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV33" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW33" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>3736Про внесення змін та доповнень до Програми будівництва, реконструкції та капітального ремонту об’єктів житлово-комунального господарства в м. Чернівцях на 2017 – 2021 роки «Комфортне місто»,</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>91</v>
       </c>
       <c r="G34" t="s" s="5">
         <v>52</v>
@@ -6498,54 +6498,54 @@
       <c r="AN34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV34" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW34" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>3737Про внесення змін та доповнень до Програми будівництва, реконструкції та капітального ремонту об’єктів житлово-комунального господарства в м. Чернівцях на 2017 – 2021 роки «Комфортне місто»,</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>76</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>91</v>
       </c>
       <c r="G35" t="s" s="5">
         <v>52</v>
@@ -6649,54 +6649,54 @@
       <c r="AN35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV35" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW35" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
       <c r="C36" t="s" s="4">
         <v>127</v>
       </c>
       <c r="D36" t="s">
         <v>60</v>
       </c>
       <c r="E36" t="s">
         <v>67</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
       <c r="G36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H36" t="s" s="5">
@@ -8910,54 +8910,54 @@
       <c r="AN50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV50" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW50" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>145</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>3754Про відмову Чернівецькій обласній організації Всеукраїнського об`єднання «Свобода» у списанні пені, нарахованої на заборгованість з орендної плати за оренду приміщення за адресою вул.</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>70</v>
       </c>
       <c r="E51" t="s">
         <v>67</v>
       </c>
       <c r="F51" t="s">
         <v>74</v>
       </c>
       <c r="G51" t="s" s="5">
         <v>52</v>
@@ -9061,54 +9061,54 @@
       <c r="AN51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV51" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW51" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>146</v>
       </c>
       <c r="C52" t="s" s="4">
         <v>147</v>
       </c>
       <c r="D52" t="s">
         <v>60</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>121</v>
       </c>
       <c r="G52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H52" t="s" s="5">
@@ -9210,54 +9210,54 @@
       <c r="AN52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>64</v>
       </c>
       <c r="AV52" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW52" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>148</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>3756Про відмову Чернівецькій обласній організації Всеукраїнського об`єднання «Свобода» у списанні пені, нарахованої на заборгованість з орендної плати за оренду приміщення за адресою вул.</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>76</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>149</v>
       </c>
       <c r="G53" t="s" s="5">
         <v>53</v>
@@ -9361,54 +9361,54 @@
       <c r="AN53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV53" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW53" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>150</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>3757Про встановлення обмеження продажу алкогольних, слабоалкогольних напоїв, вин столових, пива (крім безалкогольного) на території м.Чернівців у нічний час» (повторний розгляд).</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>49</v>
       </c>
       <c r="E54" t="s">
         <v>50</v>
       </c>
       <c r="F54" t="s">
         <v>56</v>
       </c>
       <c r="G54" t="s" s="5">
         <v>54</v>
@@ -9512,54 +9512,54 @@
       <c r="AN54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV54" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW54" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>151</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>3758Про встановлення обмеження продажу алкогольних, слабоалкогольних напоїв, вин столових, пива (крім безалкогольного) на території м.Чернівців у нічний час» (повторний розгляд).</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>49</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>63</v>
       </c>
       <c r="G55" t="s" s="5">
         <v>54</v>
@@ -9963,54 +9963,54 @@
       <c r="AN57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV57" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW57" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>3761Про обрання голови постійної комісії Чернівецької міської ради VІІ скликання з питань бюджету та фінансів.</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>76</v>
       </c>
       <c r="E58" t="s">
         <v>67</v>
       </c>
       <c r="F58" t="s">
         <v>74</v>
       </c>
       <c r="G58" t="s" s="5">
         <v>52</v>
@@ -10565,54 +10565,54 @@
       <c r="AN61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV61" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW61" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>160</v>
       </c>
       <c r="C62" t="s" s="4">
         <v>161</v>
       </c>
       <c r="D62" t="s">
         <v>60</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>144</v>
       </c>
       <c r="G62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H62" t="s" s="5">
@@ -11012,54 +11012,54 @@
       <c r="AN64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV64" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW64" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>167</v>
       </c>
       <c r="C65" t="s" s="4">
         <v>168</v>
       </c>
       <c r="D65" t="s">
         <v>60</v>
       </c>
       <c r="E65" t="s">
         <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>93</v>
       </c>
       <c r="G65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H65" t="s" s="5">
@@ -11161,54 +11161,54 @@
       <c r="AN65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV65" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW65" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>169</v>
       </c>
       <c r="C66" t="s" s="4">
         <v>170</v>
       </c>
       <c r="D66" t="s">
         <v>60</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
       <c r="F66" t="s">
         <v>144</v>
       </c>
       <c r="G66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H66" t="s" s="5">
@@ -11310,54 +11310,54 @@
       <c r="AN66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV66" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW66" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>171</v>
       </c>
       <c r="C67" t="s" s="4">
         <v>172</v>
       </c>
       <c r="D67" t="s">
         <v>60</v>
       </c>
       <c r="E67" t="s">
         <v>50</v>
       </c>
       <c r="F67" t="s">
         <v>91</v>
       </c>
       <c r="G67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H67" t="s" s="5">
@@ -11459,54 +11459,54 @@
       <c r="AN67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV67" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW67" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>173</v>
       </c>
       <c r="C68" t="s" s="4">
         <v>174</v>
       </c>
       <c r="D68" t="s">
         <v>60</v>
       </c>
       <c r="E68" t="s">
         <v>50</v>
       </c>
       <c r="F68" t="s">
         <v>56</v>
       </c>
       <c r="G68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H68" t="s" s="5">
@@ -11608,54 +11608,54 @@
       <c r="AN68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV68" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW68" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>175</v>
       </c>
       <c r="C69" t="s" s="4">
         <v>176</v>
       </c>
       <c r="D69" t="s">
         <v>60</v>
       </c>
       <c r="E69" t="s">
         <v>67</v>
       </c>
       <c r="F69" t="s">
         <v>68</v>
       </c>
       <c r="G69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H69" t="s" s="5">
@@ -11906,54 +11906,54 @@
       <c r="AN70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV70" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW70" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>179</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>3798Про розгляд звернень учасників АТО (ООС) про надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>76</v>
       </c>
       <c r="E71" t="s">
         <v>67</v>
       </c>
       <c r="F71" t="s">
         <v>79</v>
       </c>
       <c r="G71" t="s" s="5">
         <v>52</v>
@@ -12057,54 +12057,54 @@
       <c r="AN71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>3799Про розгляд звернень юридичних осіб про надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D72" t="s">
         <v>70</v>
       </c>
       <c r="E72" t="s">
         <v>50</v>
       </c>
       <c r="F72" t="s">
         <v>121</v>
       </c>
       <c r="G72" t="s" s="5">
         <v>52</v>
@@ -12357,54 +12357,54 @@
       <c r="AN73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW73" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>183</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>3814Про розгляд звернення громадян та юридичних осіб щодо відмови у наданні дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>70</v>
       </c>
       <c r="E74" t="s">
         <v>67</v>
       </c>
       <c r="F74" t="s">
         <v>184</v>
       </c>
       <c r="G74" t="s" s="5">
         <v>54</v>
@@ -12657,54 +12657,54 @@
       <c r="AN75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV75" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW75" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>187</v>
       </c>
       <c r="C76" t="s" s="4">
         <v>188</v>
       </c>
       <c r="D76" t="s">
         <v>60</v>
       </c>
       <c r="E76" t="s">
         <v>50</v>
       </c>
       <c r="F76" t="s">
         <v>56</v>
       </c>
       <c r="G76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H76" t="s" s="5">
@@ -12806,54 +12806,54 @@
       <c r="AN76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV76" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW76" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>189</v>
       </c>
       <c r="C77" t="s" s="4">
         <v>190</v>
       </c>
       <c r="D77" t="s">
         <v>60</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>51</v>
       </c>
       <c r="G77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H77" t="s" s="5">
@@ -12955,54 +12955,54 @@
       <c r="AN77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV77" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW77" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>191</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>3818Про розгляд звернення громадян та юридичних осіб щодо відмови у наданні дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>76</v>
       </c>
       <c r="E78" t="s">
         <v>67</v>
       </c>
       <c r="F78" t="s">
         <v>129</v>
       </c>
       <c r="G78" t="s" s="5">
         <v>54</v>
@@ -14155,54 +14155,54 @@
       <c r="AN85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV85" t="s" s="5">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="AW85" t="s" s="5">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>204</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>3836Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх торгових</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>70</v>
       </c>
       <c r="E86" t="s">
         <v>67</v>
       </c>
       <c r="F86" t="s">
         <v>184</v>
       </c>
       <c r="G86" t="s" s="5">
         <v>52</v>
@@ -14455,54 +14455,54 @@
       <c r="AN87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU87" t="s" s="5">
         <v>64</v>
       </c>
       <c r="AV87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW87" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>208</v>
       </c>
       <c r="C88" t="s" s="4">
         <v>209</v>
       </c>
       <c r="D88" t="s">
         <v>60</v>
       </c>
       <c r="E88" t="s">
         <v>50</v>
       </c>
       <c r="F88" t="s">
         <v>210</v>
       </c>
       <c r="G88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H88" t="s" s="5">
@@ -14604,54 +14604,54 @@
       <c r="AN88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>64</v>
       </c>
       <c r="AV88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW88" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>211</v>
       </c>
       <c r="C89" t="s" s="4">
         <v>212</v>
       </c>
       <c r="D89" t="s">
         <v>60</v>
       </c>
       <c r="E89" t="s">
         <v>67</v>
       </c>
       <c r="F89" t="s">
         <v>95</v>
       </c>
       <c r="G89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H89" t="s" s="5">
@@ -15051,54 +15051,54 @@
       <c r="AN91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW91" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>217</v>
       </c>
       <c r="C92" t="s" s="4">
         <v>218</v>
       </c>
       <c r="D92" t="s">
         <v>60</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
         <v>93</v>
       </c>
       <c r="G92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H92" t="s" s="5">
@@ -16251,54 +16251,54 @@
       <c r="AN99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW99" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" t="s" s="4">
         <v>230</v>
       </c>
       <c r="D100" t="s">
         <v>60</v>
       </c>
       <c r="E100" t="s">
         <v>67</v>
       </c>
       <c r="F100" t="s">
         <v>74</v>
       </c>
       <c r="G100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H100" t="s" s="5">
@@ -16400,54 +16400,54 @@
       <c r="AN100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW100" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>3851Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на</t>
         </is>
       </c>
       <c r="D101" t="s">
         <v>76</v>
       </c>
       <c r="E101" t="s">
         <v>67</v>
       </c>
       <c r="F101" t="s">
         <v>166</v>
       </c>
       <c r="G101" t="s" s="5">
         <v>52</v>
@@ -17002,54 +17002,54 @@
       <c r="AN104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV104" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW104" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>236</v>
       </c>
       <c r="C105" t="s" s="4">
         <v>237</v>
       </c>
       <c r="D105" t="s">
         <v>60</v>
       </c>
       <c r="E105" t="s">
         <v>50</v>
       </c>
       <c r="F105" t="s">
         <v>102</v>
       </c>
       <c r="G105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H105" t="s" s="5">
@@ -17151,54 +17151,54 @@
       <c r="AN105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW105" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>238</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>3856Про розгляд звернення співвласників будівель та споруд нерухомої речі – ринок «Верхній».</t>
         </is>
       </c>
       <c r="D106" t="s">
         <v>76</v>
       </c>
       <c r="E106" t="s">
         <v>50</v>
       </c>
       <c r="F106" t="s">
         <v>89</v>
       </c>
       <c r="G106" t="s" s="5">
         <v>53</v>
@@ -17453,54 +17453,54 @@
       <c r="AN107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV107" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW107" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>3858Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок, надання дозволів на виготовлення та</t>
         </is>
       </c>
       <c r="D108" t="s">
         <v>70</v>
       </c>
       <c r="E108" t="s">
         <v>67</v>
       </c>
       <c r="F108" t="s">
         <v>68</v>
       </c>
       <c r="G108" t="s" s="5">
         <v>52</v>
@@ -17604,54 +17604,54 @@
       <c r="AN108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV108" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW108" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>242</v>
       </c>
       <c r="C109" t="s" s="4">
         <v>243</v>
       </c>
       <c r="D109" t="s">
         <v>60</v>
       </c>
       <c r="E109" t="s">
         <v>67</v>
       </c>
       <c r="F109" t="s">
         <v>87</v>
       </c>
       <c r="G109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H109" t="s" s="5">
@@ -17753,54 +17753,54 @@
       <c r="AN109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV109" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW109" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>244</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>3860Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок, надання дозволів на виготовлення та</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>76</v>
       </c>
       <c r="E110" t="s">
         <v>67</v>
       </c>
       <c r="F110" t="s">
         <v>95</v>
       </c>
       <c r="G110" t="s" s="5">
         <v>53</v>
@@ -17904,54 +17904,54 @@
       <c r="AN110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW110" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>245</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>3861Про розгляд звернень фізичних осіб-підприємців і юридичних осіб щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, затвердження проєктів землеустрою щодо</t>
         </is>
       </c>
       <c r="D111" t="s">
         <v>70</v>
       </c>
       <c r="E111" t="s">
         <v>67</v>
       </c>
       <c r="F111" t="s">
         <v>95</v>
       </c>
       <c r="G111" t="s" s="5">
         <v>53</v>
@@ -18055,54 +18055,54 @@
       <c r="AN111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV111" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW111" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>246</v>
       </c>
       <c r="C112" t="s" s="4">
         <v>247</v>
       </c>
       <c r="D112" t="s">
         <v>60</v>
       </c>
       <c r="E112" t="s">
         <v>50</v>
       </c>
       <c r="F112" t="s">
         <v>51</v>
       </c>
       <c r="G112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H112" t="s" s="5">
@@ -19396,54 +19396,54 @@
       <c r="AN120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU120" t="s" s="5">
         <v>64</v>
       </c>
       <c r="AV120" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW120" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>265</v>
       </c>
       <c r="C121" t="s" s="4">
         <v>266</v>
       </c>
       <c r="D121" t="s">
         <v>60</v>
       </c>
       <c r="E121" t="s">
         <v>50</v>
       </c>
       <c r="F121" t="s">
         <v>93</v>
       </c>
       <c r="G121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H121" t="s" s="5">
@@ -19545,54 +19545,54 @@
       <c r="AN121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV121" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW121" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>267</v>
       </c>
       <c r="C122" t="s" s="4">
         <v>268</v>
       </c>
       <c r="D122" t="s">
         <v>60</v>
       </c>
       <c r="E122" t="s">
         <v>67</v>
       </c>
       <c r="F122" t="s">
         <v>68</v>
       </c>
       <c r="G122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H122" t="s" s="5">
@@ -19843,54 +19843,54 @@
       <c r="AN123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW123" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>271</v>
       </c>
       <c r="C124" t="s" s="4">
         <v>272</v>
       </c>
       <c r="D124" t="s">
         <v>60</v>
       </c>
       <c r="E124" t="s">
         <v>67</v>
       </c>
       <c r="F124" t="s">
         <v>95</v>
       </c>
       <c r="G124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H124" t="s" s="5">
@@ -19992,54 +19992,54 @@
       <c r="AN124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV124" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW124" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>273</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>3875Про розгляд звернень фізичних осіб-підприємців і юридичних осіб щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, затвердження проєктів землеустрою щодо</t>
         </is>
       </c>
       <c r="D125" t="s">
         <v>76</v>
       </c>
       <c r="E125" t="s">
         <v>50</v>
       </c>
       <c r="F125" t="s">
         <v>63</v>
       </c>
       <c r="G125" t="s" s="5">
         <v>52</v>
@@ -20143,54 +20143,54 @@
       <c r="AN125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU125" t="s" s="5">
         <v>64</v>
       </c>
       <c r="AV125" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW125" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>274</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>3876Про розгляд звернень фізичних осіб-підприємців і юридичних осіб щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, затвердження проєктів землеустрою щодо</t>
         </is>
       </c>
       <c r="D126" t="s">
         <v>76</v>
       </c>
       <c r="E126" t="s">
         <v>50</v>
       </c>
       <c r="F126" t="s">
         <v>63</v>
       </c>
       <c r="G126" t="s" s="5">
         <v>52</v>
@@ -20294,54 +20294,54 @@
       <c r="AN126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU126" t="s" s="5">
         <v>64</v>
       </c>
       <c r="AV126" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW126" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>275</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>3877Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів на складання та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду,</t>
         </is>
       </c>
       <c r="D127" t="s">
         <v>70</v>
       </c>
       <c r="E127" t="s">
         <v>67</v>
       </c>
       <c r="F127" t="s">
         <v>68</v>
       </c>
       <c r="G127" t="s" s="5">
         <v>52</v>
@@ -20743,54 +20743,54 @@
       <c r="AN129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR129" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT129" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV129" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW129" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>281</v>
       </c>
       <c r="C130" t="s" s="4">
         <v>282</v>
       </c>
       <c r="D130" t="s">
         <v>60</v>
       </c>
       <c r="E130" t="s">
         <v>50</v>
       </c>
       <c r="F130" t="s">
         <v>63</v>
       </c>
       <c r="G130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H130" t="s" s="5">
@@ -20892,54 +20892,54 @@
       <c r="AN130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR130" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT130" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV130" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW130" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>283</v>
       </c>
       <c r="C131" t="s" s="4">
         <v>284</v>
       </c>
       <c r="D131" t="s">
         <v>60</v>
       </c>
       <c r="E131" t="s">
         <v>50</v>
       </c>
       <c r="F131" t="s">
         <v>144</v>
       </c>
       <c r="G131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H131" t="s" s="5">
@@ -21041,54 +21041,54 @@
       <c r="AN131" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO131" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ131" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR131" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT131" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU131" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW131" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>285</v>
       </c>
       <c r="C132" t="s" s="4">
         <v>286</v>
       </c>
       <c r="D132" t="s">
         <v>60</v>
       </c>
       <c r="E132" t="s">
         <v>67</v>
       </c>
       <c r="F132" t="s">
         <v>87</v>
       </c>
       <c r="G132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H132" t="s" s="5">
@@ -21190,54 +21190,54 @@
       <c r="AN132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR132" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT132" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW132" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>287</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>3883Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів на складання та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду,</t>
         </is>
       </c>
       <c r="D133" t="s">
         <v>76</v>
       </c>
       <c r="E133" t="s">
         <v>67</v>
       </c>
       <c r="F133" t="s">
         <v>184</v>
       </c>
       <c r="G133" t="s" s="5">
         <v>52</v>
@@ -21492,54 +21492,54 @@
       <c r="AN134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV134" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW134" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>289</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>3885Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, затвердження та надання дозволів на складання проєктів землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D135" t="s">
         <v>70</v>
       </c>
       <c r="E135" t="s">
         <v>67</v>
       </c>
       <c r="F135" t="s">
         <v>184</v>
       </c>
       <c r="G135" t="s" s="5">
         <v>52</v>
@@ -21941,54 +21941,54 @@
       <c r="AN137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR137" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT137" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV137" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW137" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>294</v>
       </c>
       <c r="C138" t="s" s="4">
         <v>295</v>
       </c>
       <c r="D138" t="s">
         <v>60</v>
       </c>
       <c r="E138" t="s">
         <v>67</v>
       </c>
       <c r="F138" t="s">
         <v>129</v>
       </c>
       <c r="G138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H138" t="s" s="5">
@@ -22388,54 +22388,54 @@
       <c r="AN140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR140" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT140" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU140" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV140" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW140" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>300</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>3891Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, затвердження та надання дозволів на складання проєктів землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D141" t="s">
         <v>76</v>
       </c>
       <c r="E141" t="s">
         <v>67</v>
       </c>
       <c r="F141" t="s">
         <v>166</v>
       </c>
       <c r="G141" t="s" s="5">
         <v>52</v>
@@ -22690,54 +22690,54 @@
       <c r="AN142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR142" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT142" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV142" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW142" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>302</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
           <t>3893Про розгляд звернень фізичних та юридичних осіб щодо затвердження та надання дозволів на складання проєктів землеустрою зі зміни цільового призначення земельних ділянок, визнання такими,</t>
         </is>
       </c>
       <c r="D143" t="s">
         <v>70</v>
       </c>
       <c r="E143" t="s">
         <v>67</v>
       </c>
       <c r="F143" t="s">
         <v>184</v>
       </c>
       <c r="G143" t="s" s="5">
         <v>52</v>
@@ -23441,54 +23441,54 @@
       <c r="AN147" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP147" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ147" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR147" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS147" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT147" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU147" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV147" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW147" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>309</v>
       </c>
       <c r="C148" t="s" s="4">
         <v>310</v>
       </c>
       <c r="D148" t="s">
         <v>60</v>
       </c>
       <c r="E148" t="s">
         <v>50</v>
       </c>
       <c r="F148" t="s">
         <v>149</v>
       </c>
       <c r="G148" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H148" t="s" s="5">
@@ -23590,54 +23590,54 @@
       <c r="AN148" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR148" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT148" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU148" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV148" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW148" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>311</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
           <t>3899Про розгляд звернень фізичних та юридичних осіб щодо затвердження та надання дозволів на складання проєктів землеустрою зі зміни цільового призначення земельних ділянок, визнання такими,</t>
         </is>
       </c>
       <c r="D149" t="s">
         <v>76</v>
       </c>
       <c r="E149" t="s">
         <v>50</v>
       </c>
       <c r="F149" t="s">
         <v>91</v>
       </c>
       <c r="G149" t="s" s="5">
         <v>53</v>
@@ -24039,54 +24039,54 @@
       <c r="AN151" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR151" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS151" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT151" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV151" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW151" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>316</v>
       </c>
       <c r="C152" t="s" s="4">
         <v>317</v>
       </c>
       <c r="D152" t="s">
         <v>60</v>
       </c>
       <c r="E152" t="s">
         <v>50</v>
       </c>
       <c r="F152" t="s">
         <v>91</v>
       </c>
       <c r="G152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H152" t="s" s="5">
@@ -24188,54 +24188,54 @@
       <c r="AN152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP152" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ152" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR152" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS152" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT152" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU152" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV152" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW152" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>318</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
           <t>3909Про розгляд звернень фізичних осіб-підприємців щодо надання земельних ділянок в оренду та включення їх до переліку земельних ділянок несільськогосподарського призначення, щодо яких</t>
         </is>
       </c>
       <c r="D153" t="s">
         <v>49</v>
       </c>
       <c r="E153" t="s">
         <v>50</v>
       </c>
       <c r="F153" t="s">
         <v>121</v>
       </c>
       <c r="G153" t="s" s="5">
         <v>54</v>
@@ -24339,54 +24339,54 @@
       <c r="AN153" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP153" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ153" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS153" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU153" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW153" t="s" s="5">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>319</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
           <t>3910Про звернення депутатів Чернівецької міської ради VII скликання і Чернівецької міської тристоронньої соціально-економічної ради до Кабінету Міністрів України щодо забезпечення</t>
         </is>
       </c>
       <c r="D154" t="s">
         <v>70</v>
       </c>
       <c r="E154" t="s">
         <v>67</v>
       </c>
       <c r="F154" t="s">
         <v>74</v>
       </c>
       <c r="G154" t="s" s="5">
         <v>54</v>
@@ -24901,54 +24901,54 @@
       <c r="AN157" t="s">
         <v>358</v>
       </c>
       <c r="AO157" t="s">
         <v>358</v>
       </c>
       <c r="AP157" t="s">
         <v>358</v>
       </c>
       <c r="AQ157" t="s">
         <v>358</v>
       </c>
       <c r="AR157" t="s">
         <v>358</v>
       </c>
       <c r="AS157" t="s">
         <v>358</v>
       </c>
       <c r="AT157" t="s">
         <v>358</v>
       </c>
       <c r="AU157" t="s">
         <v>363</v>
       </c>
       <c r="AV157" t="s">
+        <v>360</v>
+      </c>
+      <c r="AW157" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="158">
       <c r="A158"/>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158"/>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158" t="s">
         <v>365</v>
       </c>
       <c r="H158" t="s">
         <v>366</v>
       </c>
       <c r="I158" t="s">
         <v>367</v>
       </c>
       <c r="J158" t="s">
         <v>368</v>
       </c>
       <c r="K158" t="s">
         <v>369</v>
       </c>
       <c r="L158" t="s">
@@ -25038,54 +25038,54 @@
       <c r="AN158" t="s">
         <v>394</v>
       </c>
       <c r="AO158" t="s">
         <v>395</v>
       </c>
       <c r="AP158" t="s">
         <v>395</v>
       </c>
       <c r="AQ158" t="s">
         <v>396</v>
       </c>
       <c r="AR158" t="s">
         <v>386</v>
       </c>
       <c r="AS158" t="s">
         <v>397</v>
       </c>
       <c r="AT158" t="s">
         <v>398</v>
       </c>
       <c r="AU158" t="s">
         <v>368</v>
       </c>
       <c r="AV158" t="s">
+        <v>371</v>
+      </c>
+      <c r="AW158" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="159">
       <c r="A159"/>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159"/>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159" t="s">
         <v>399</v>
       </c>
       <c r="H159" t="s">
         <v>400</v>
       </c>
       <c r="I159" t="s">
         <v>401</v>
       </c>
       <c r="J159" t="s">
         <v>402</v>
       </c>
       <c r="K159" t="s">
         <v>403</v>
       </c>
       <c r="L159" t="s">
@@ -25175,53 +25175,53 @@
       <c r="AN159" t="s">
         <v>404</v>
       </c>
       <c r="AO159" t="s">
         <v>413</v>
       </c>
       <c r="AP159" t="s">
         <v>404</v>
       </c>
       <c r="AQ159" t="s">
         <v>404</v>
       </c>
       <c r="AR159" t="s">
         <v>424</v>
       </c>
       <c r="AS159" t="s">
         <v>425</v>
       </c>
       <c r="AT159" t="s">
         <v>403</v>
       </c>
       <c r="AU159" t="s">
         <v>419</v>
       </c>
       <c r="AV159" t="s">
+        <v>400</v>
+      </c>
+      <c r="AW159" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>