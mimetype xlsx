--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,56 +149,56 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
   </si>
   <si>
-    <t>Моклович Володимир Михайлович</t>
-[...1 lines deleted...]
-  <si>
     <t>17.03.20  15:21:34</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>17.03.20  15:22:05</t>
   </si>
   <si>
     <t>За основу</t>
@@ -1301,54 +1301,54 @@
   <si>
     <t>Відсут.: 10</t>
   </si>
   <si>
     <t>Відсут.: 20</t>
   </si>
   <si>
     <t>Відсут.: 38</t>
   </si>
   <si>
     <t>Відсут.: 7</t>
   </si>
   <si>
     <t>Відсут.: 17</t>
   </si>
   <si>
     <t>Відсут.: 98</t>
   </si>
   <si>
     <t>Відсут.: 54</t>
   </si>
   <si>
     <t>Відсут.: 132</t>
   </si>
   <si>
+    <t>Відсут.: 9</t>
+  </si>
+  <si>
     <t>Відсут.: 26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Відсут.: 9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -2620,54 +2620,54 @@
       <c r="AN8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>70</v>
       </c>
       <c r="C9" t="s" s="4">
         <v>71</v>
       </c>
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
         <v>68</v>
       </c>
       <c r="F9" t="s">
         <v>72</v>
       </c>
       <c r="G9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H9" t="s" s="5">
@@ -2769,54 +2769,54 @@
       <c r="AN9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>3978Про внесення змін та доповнень до Програми фінансової підтримки комунальних підприємств міста Чернівців та здійснення внесків до їх статутних капіталів на 2017 – 2022 роки (покриття збитків,</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>68</v>
       </c>
       <c r="F10" t="s">
         <v>74</v>
       </c>
       <c r="G10" t="s" s="5">
         <v>52</v>
@@ -2920,54 +2920,54 @@
       <c r="AN10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>75</v>
       </c>
       <c r="C11" t="s" s="4">
         <v>76</v>
       </c>
       <c r="D11" t="s">
         <v>59</v>
       </c>
       <c r="E11" t="s">
         <v>68</v>
       </c>
       <c r="F11" t="s">
         <v>77</v>
       </c>
       <c r="G11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H11" t="s" s="5">
@@ -3520,54 +3520,54 @@
       <c r="AN14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>84</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>3983Про хід виконання Програми розвитку міського комунального підприємства «Чернівціспецкомунтранс» м.Чернівців на 2017-2018 роки, затвердженої рішенням Чернівецької міської ради VІІ скликання</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>61</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15" t="s" s="5">
         <v>52</v>
@@ -3671,54 +3671,54 @@
       <c r="AN15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV15" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW15" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>85</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>3984Про визнання таким, що втратило чинність рішення Чернівецької міської ради від 26.05.2016р. №264 «Про затвердження проєкту детального плану території багатоквартирної житлової забудови,</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>68</v>
       </c>
       <c r="F16" t="s">
         <v>86</v>
       </c>
       <c r="G16" t="s" s="5">
         <v>52</v>
@@ -3973,54 +3973,54 @@
       <c r="AN17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV17" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW17" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>89</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>3986Про виконання будівельних робіт із зовнішньої теплової ізоляції стін, дахів, горищ, цокольних та підвальних поверхів пам’яток культурної спадщини та будинків в межах історичних ареалів</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" t="s" s="5">
         <v>52</v>
@@ -4871,54 +4871,54 @@
       <c r="AN23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV23" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW23" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" t="s" s="4">
         <v>101</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
       <c r="G24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H24" t="s" s="5">
@@ -5169,54 +5169,54 @@
       <c r="AN25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV25" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW25" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>104</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>3998Про розгляд звернень юридичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>61</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
       <c r="G26" t="s" s="5">
         <v>52</v>
@@ -5471,54 +5471,54 @@
       <c r="AN27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV27" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW27" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>4003Про розгляд звернень пільгової категорії громадян про надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>61</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
       <c r="G28" t="s" s="5">
         <v>53</v>
@@ -5773,54 +5773,54 @@
       <c r="AN29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV29" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW29" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>109</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>4006Про розгляд звернень громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>56</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>79</v>
       </c>
       <c r="G30" t="s" s="5">
         <v>53</v>
@@ -5924,54 +5924,54 @@
       <c r="AN30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV30" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW30" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
       <c r="C31" t="s" s="4">
         <v>111</v>
       </c>
       <c r="D31" t="s">
         <v>59</v>
       </c>
       <c r="E31" t="s">
         <v>68</v>
       </c>
       <c r="F31" t="s">
         <v>112</v>
       </c>
       <c r="G31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H31" t="s" s="5">
@@ -6073,54 +6073,54 @@
       <c r="AN31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV31" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW31" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" t="s" s="4">
         <v>114</v>
       </c>
       <c r="D32" t="s">
         <v>59</v>
       </c>
       <c r="E32" t="s">
         <v>68</v>
       </c>
       <c r="F32" t="s">
         <v>112</v>
       </c>
       <c r="G32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H32" t="s" s="5">
@@ -6222,54 +6222,54 @@
       <c r="AN32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV32" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW32" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>115</v>
       </c>
       <c r="C33" t="s" s="4">
         <v>116</v>
       </c>
       <c r="D33" t="s">
         <v>59</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>79</v>
       </c>
       <c r="G33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H33" t="s" s="5">
@@ -6371,54 +6371,54 @@
       <c r="AN33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV33" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW33" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>117</v>
       </c>
       <c r="C34" t="s" s="4">
         <v>118</v>
       </c>
       <c r="D34" t="s">
         <v>59</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>79</v>
       </c>
       <c r="G34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H34" t="s" s="5">
@@ -6520,54 +6520,54 @@
       <c r="AN34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV34" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW34" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>119</v>
       </c>
       <c r="C35" t="s" s="4">
         <v>120</v>
       </c>
       <c r="D35" t="s">
         <v>59</v>
       </c>
       <c r="E35" t="s">
         <v>68</v>
       </c>
       <c r="F35" t="s">
         <v>112</v>
       </c>
       <c r="G35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H35" t="s" s="5">
@@ -6669,54 +6669,54 @@
       <c r="AN35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV35" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW35" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>121</v>
       </c>
       <c r="C36" t="s" s="4">
         <v>122</v>
       </c>
       <c r="D36" t="s">
         <v>59</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>65</v>
       </c>
       <c r="G36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H36" t="s" s="5">
@@ -6818,54 +6818,54 @@
       <c r="AN36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV36" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW36" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>123</v>
       </c>
       <c r="C37" t="s" s="4">
         <v>124</v>
       </c>
       <c r="D37" t="s">
         <v>59</v>
       </c>
       <c r="E37" t="s">
         <v>68</v>
       </c>
       <c r="F37" t="s">
         <v>125</v>
       </c>
       <c r="G37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H37" t="s" s="5">
@@ -6967,54 +6967,54 @@
       <c r="AN37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV37" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW37" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="s" s="4">
         <v>127</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>128</v>
       </c>
       <c r="G38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H38" t="s" s="5">
@@ -7116,54 +7116,54 @@
       <c r="AN38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV38" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW38" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>129</v>
       </c>
       <c r="C39" t="s" s="4">
         <v>130</v>
       </c>
       <c r="D39" t="s">
         <v>59</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>90</v>
       </c>
       <c r="G39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H39" t="s" s="5">
@@ -7265,54 +7265,54 @@
       <c r="AN39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV39" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW39" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>131</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>4016Про розгляд звернень громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>61</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>128</v>
       </c>
       <c r="G40" t="s" s="5">
         <v>53</v>
@@ -7416,54 +7416,54 @@
       <c r="AN40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV40" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW40" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>132</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>4017Про розгляд звернення фізичної особи – підприємця Пентескул О.М. щодо надання дозволу на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>56</v>
       </c>
       <c r="E41" t="s">
         <v>50</v>
       </c>
       <c r="F41" t="s">
         <v>79</v>
       </c>
       <c r="G41" t="s" s="5">
         <v>53</v>
@@ -7567,54 +7567,54 @@
       <c r="AN41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV41" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW41" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>133</v>
       </c>
       <c r="C42" t="s" s="4">
         <v>134</v>
       </c>
       <c r="D42" t="s">
         <v>59</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42" t="s">
         <v>90</v>
       </c>
       <c r="G42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H42" t="s" s="5">
@@ -7716,54 +7716,54 @@
       <c r="AN42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV42" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW42" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>135</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>4019Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>49</v>
       </c>
       <c r="E43" t="s">
         <v>50</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43" t="s" s="5">
         <v>53</v>
@@ -7867,54 +7867,54 @@
       <c r="AN43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV43" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW43" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>136</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>4020Про включення земельної ділянки за адресою 2 провул.Рокитянський,7 до переліку земельних ділянок несільськогосподарського призначення, по яких проводитиметься експертна грошова оцінка і</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>56</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
         <v>128</v>
       </c>
       <c r="G44" t="s" s="5">
         <v>53</v>
@@ -8018,54 +8018,54 @@
       <c r="AN44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV44" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW44" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s" s="4">
         <v>138</v>
       </c>
       <c r="D45" t="s">
         <v>59</v>
       </c>
       <c r="E45" t="s">
         <v>68</v>
       </c>
       <c r="F45" t="s">
         <v>86</v>
       </c>
       <c r="G45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H45" t="s" s="5">
@@ -8167,54 +8167,54 @@
       <c r="AN45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV45" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW45" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" t="s" s="4">
         <v>140</v>
       </c>
       <c r="D46" t="s">
         <v>59</v>
       </c>
       <c r="E46" t="s">
         <v>68</v>
       </c>
       <c r="F46" t="s">
         <v>141</v>
       </c>
       <c r="G46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H46" t="s" s="5">
@@ -8316,54 +8316,54 @@
       <c r="AN46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV46" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW46" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>142</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>4023Про включення земельної ділянки за адресою 2 провул.Рокитянський,7 до переліку земельних ділянок несільськогосподарського призначення, по яких проводитиметься експертна грошова оцінка і</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>61</v>
       </c>
       <c r="E47" t="s">
         <v>68</v>
       </c>
       <c r="F47" t="s">
         <v>125</v>
       </c>
       <c r="G47" t="s" s="5">
         <v>53</v>
@@ -8467,54 +8467,54 @@
       <c r="AN47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV47" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW47" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>143</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>4024Про включення земельної ділянки за адресою 2 провул.Рокитянський,7 до переліку земельних ділянок несільськогосподарського призначення, по яких проводитиметься експертна грошова оцінка і</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>61</v>
       </c>
       <c r="E48" t="s">
         <v>68</v>
       </c>
       <c r="F48" t="s">
         <v>144</v>
       </c>
       <c r="G48" t="s" s="5">
         <v>53</v>
@@ -8618,54 +8618,54 @@
       <c r="AN48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV48" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW48" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>145</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>4025Про включення земельної ділянки за адресою 2 провул.Рокитянський,7 до переліку земельних ділянок несільськогосподарського призначення, по яких проводитиметься експертна грошова оцінка і</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>61</v>
       </c>
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>79</v>
       </c>
       <c r="G49" t="s" s="5">
         <v>53</v>
@@ -8769,54 +8769,54 @@
       <c r="AN49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV49" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW49" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>146</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>4027Про розгляд звернень фізичних осіб щодо затвердження проєктів землеустрою зі зміни цільового призначення земельних ділянок (повторний розгляд від 28.03.2019р).</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>49</v>
       </c>
       <c r="E50" t="s">
         <v>68</v>
       </c>
       <c r="F50" t="s">
         <v>144</v>
       </c>
       <c r="G50" t="s" s="5">
         <v>53</v>
@@ -8920,54 +8920,54 @@
       <c r="AN50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV50" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW50" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>147</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>4028Про розгляд звернень фізичних осіб щодо затвердження проєктів землеустрою зі зміни цільового призначення земельних ділянок (повторний розгляд від 28.03.2019р).</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>49</v>
       </c>
       <c r="E51" t="s">
         <v>50</v>
       </c>
       <c r="F51" t="s">
         <v>148</v>
       </c>
       <c r="G51" t="s" s="5">
         <v>53</v>
@@ -9071,54 +9071,54 @@
       <c r="AN51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV51" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW51" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>4029Про затвердження проєкту землеустрою щодо відведення земельної ділянки за адресою вул.Таманська,12-В, умов продажу земельних ділянок несільськогосподарського призначення, право оренди</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>49</v>
       </c>
       <c r="E52" t="s">
         <v>68</v>
       </c>
       <c r="F52" t="s">
         <v>112</v>
       </c>
       <c r="G52" t="s" s="5">
         <v>53</v>
@@ -9222,54 +9222,54 @@
       <c r="AN52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV52" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW52" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>150</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>4030Про затвердження проєкту землеустрою щодо відведення земельної ділянки за адресою вул.Таманська,12-В, умов продажу земельних ділянок несільськогосподарського призначення, право оренди</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>49</v>
       </c>
       <c r="E53" t="s">
         <v>68</v>
       </c>
       <c r="F53" t="s">
         <v>112</v>
       </c>
       <c r="G53" t="s" s="5">
         <v>53</v>
@@ -9373,54 +9373,54 @@
       <c r="AN53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV53" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW53" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>151</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>4031Про затвердження проєкту землеустрою щодо відведення земельної ділянки за адресою вул.Таманська,12-В, умов продажу земельних ділянок несільськогосподарського призначення, право оренди</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>49</v>
       </c>
       <c r="E54" t="s">
         <v>68</v>
       </c>
       <c r="F54" t="s">
         <v>144</v>
       </c>
       <c r="G54" t="s" s="5">
         <v>53</v>
@@ -9524,54 +9524,54 @@
       <c r="AN54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV54" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW54" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>152</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>4175Про затвердження проєкту землеустрою щодо відведення земельної ділянки за адресою вул.Таманська,12-В, умов продажу земельних ділянок несільськогосподарського призначення, право оренди</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>49</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>62</v>
       </c>
       <c r="G55" t="s" s="5">
         <v>52</v>
@@ -9675,54 +9675,54 @@
       <c r="AN55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV55" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW55" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>153</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>4176Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>49</v>
       </c>
       <c r="E56" t="s">
         <v>68</v>
       </c>
       <c r="F56" t="s">
         <v>154</v>
       </c>
       <c r="G56" t="s" s="5">
         <v>52</v>
@@ -10575,54 +10575,54 @@
       <c r="AN61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AV61" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW61" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>164</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>4182Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>61</v>
       </c>
       <c r="E62" t="s">
         <v>68</v>
       </c>
       <c r="F62" t="s">
         <v>165</v>
       </c>
       <c r="G62" t="s" s="5">
         <v>52</v>
@@ -10726,54 +10726,54 @@
       <c r="AN62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU62" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AV62" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW62" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>166</v>
       </c>
       <c r="C63" t="s" s="4">
         <v>167</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63" t="s">
         <v>68</v>
       </c>
       <c r="F63" t="s">
         <v>72</v>
       </c>
       <c r="G63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H63" t="s" s="5">
@@ -11024,54 +11024,54 @@
       <c r="AN64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV64" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW64" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>172</v>
       </c>
       <c r="C65" t="s" s="4">
         <v>173</v>
       </c>
       <c r="D65" t="s">
         <v>59</v>
       </c>
       <c r="E65" t="s">
         <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>108</v>
       </c>
       <c r="G65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H65" t="s" s="5">
@@ -11322,54 +11322,54 @@
       <c r="AN66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV66" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW66" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>176</v>
       </c>
       <c r="C67" t="s" s="4">
         <v>177</v>
       </c>
       <c r="D67" t="s">
         <v>59</v>
       </c>
       <c r="E67" t="s">
         <v>50</v>
       </c>
       <c r="F67" t="s">
         <v>178</v>
       </c>
       <c r="G67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H67" t="s" s="5">
@@ -11622,54 +11622,54 @@
       <c r="AN68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV68" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW68" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>180</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>4189Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок, надання дозволів на виготовлення та</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>56</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69" t="s">
         <v>181</v>
       </c>
       <c r="G69" t="s" s="5">
         <v>52</v>
@@ -11922,54 +11922,54 @@
       <c r="AN70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV70" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW70" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>184</v>
       </c>
       <c r="C71" t="s" s="4">
         <v>185</v>
       </c>
       <c r="D71" t="s">
         <v>59</v>
       </c>
       <c r="E71" t="s">
         <v>68</v>
       </c>
       <c r="F71" t="s">
         <v>125</v>
       </c>
       <c r="G71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H71" t="s" s="5">
@@ -12071,54 +12071,54 @@
       <c r="AN71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>186</v>
       </c>
       <c r="C72" t="s" s="4">
         <v>187</v>
       </c>
       <c r="D72" t="s">
         <v>59</v>
       </c>
       <c r="E72" t="s">
         <v>68</v>
       </c>
       <c r="F72" t="s">
         <v>77</v>
       </c>
       <c r="G72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H72" t="s" s="5">
@@ -12220,54 +12220,54 @@
       <c r="AN72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV72" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW72" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>188</v>
       </c>
       <c r="C73" t="s" s="4">
         <v>189</v>
       </c>
       <c r="D73" t="s">
         <v>59</v>
       </c>
       <c r="E73" t="s">
         <v>68</v>
       </c>
       <c r="F73" t="s">
         <v>77</v>
       </c>
       <c r="G73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H73" t="s" s="5">
@@ -12369,54 +12369,54 @@
       <c r="AN73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV73" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW73" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>190</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>4194Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок, надання дозволів на виготовлення та</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>61</v>
       </c>
       <c r="E74" t="s">
         <v>68</v>
       </c>
       <c r="F74" t="s">
         <v>72</v>
       </c>
       <c r="G74" t="s" s="5">
         <v>52</v>
@@ -12520,54 +12520,54 @@
       <c r="AN74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV74" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW74" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>191</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>4195Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок, надання дозволів на виготовлення та</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>61</v>
       </c>
       <c r="E75" t="s">
         <v>68</v>
       </c>
       <c r="F75" t="s">
         <v>72</v>
       </c>
       <c r="G75" t="s" s="5">
         <v>52</v>
@@ -12671,54 +12671,54 @@
       <c r="AN75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV75" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW75" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>192</v>
       </c>
       <c r="C76" t="s" s="4">
         <v>193</v>
       </c>
       <c r="D76" t="s">
         <v>59</v>
       </c>
       <c r="E76" t="s">
         <v>68</v>
       </c>
       <c r="F76" t="s">
         <v>86</v>
       </c>
       <c r="G76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H76" t="s" s="5">
@@ -12820,54 +12820,54 @@
       <c r="AN76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV76" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW76" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>194</v>
       </c>
       <c r="C77" t="s" s="4">
         <v>195</v>
       </c>
       <c r="D77" t="s">
         <v>59</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>79</v>
       </c>
       <c r="G77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H77" t="s" s="5">
@@ -12969,54 +12969,54 @@
       <c r="AN77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV77" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW77" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>196</v>
       </c>
       <c r="C78" t="s" s="4">
         <v>197</v>
       </c>
       <c r="D78" t="s">
         <v>59</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>178</v>
       </c>
       <c r="G78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H78" t="s" s="5">
@@ -13565,54 +13565,54 @@
       <c r="AN81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV81" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW81" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>204</v>
       </c>
       <c r="C82" t="s" s="4">
         <v>205</v>
       </c>
       <c r="D82" t="s">
         <v>59</v>
       </c>
       <c r="E82" t="s">
         <v>50</v>
       </c>
       <c r="F82" t="s">
         <v>108</v>
       </c>
       <c r="G82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H82" t="s" s="5">
@@ -14612,54 +14612,54 @@
       <c r="AN88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV88" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW88" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>217</v>
       </c>
       <c r="C89" t="s" s="4">
         <v>218</v>
       </c>
       <c r="D89" t="s">
         <v>59</v>
       </c>
       <c r="E89" t="s">
         <v>68</v>
       </c>
       <c r="F89" t="s">
         <v>141</v>
       </c>
       <c r="G89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H89" t="s" s="5">
@@ -15059,54 +15059,54 @@
       <c r="AN91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV91" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW91" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>224</v>
       </c>
       <c r="C92" t="s" s="4">
         <v>225</v>
       </c>
       <c r="D92" t="s">
         <v>59</v>
       </c>
       <c r="E92" t="s">
         <v>68</v>
       </c>
       <c r="F92" t="s">
         <v>144</v>
       </c>
       <c r="G92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H92" t="s" s="5">
@@ -15208,54 +15208,54 @@
       <c r="AN92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW92" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>226</v>
       </c>
       <c r="C93" t="s" s="4">
         <v>227</v>
       </c>
       <c r="D93" t="s">
         <v>59</v>
       </c>
       <c r="E93" t="s">
         <v>68</v>
       </c>
       <c r="F93" t="s">
         <v>144</v>
       </c>
       <c r="G93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H93" t="s" s="5">
@@ -15357,54 +15357,54 @@
       <c r="AN93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW93" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>228</v>
       </c>
       <c r="C94" t="s" s="4">
         <v>229</v>
       </c>
       <c r="D94" t="s">
         <v>59</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
       <c r="F94" t="s">
         <v>79</v>
       </c>
       <c r="G94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H94" t="s" s="5">
@@ -15506,54 +15506,54 @@
       <c r="AN94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV94" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW94" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>230</v>
       </c>
       <c r="C95" t="s" s="4">
         <v>231</v>
       </c>
       <c r="D95" t="s">
         <v>59</v>
       </c>
       <c r="E95" t="s">
         <v>50</v>
       </c>
       <c r="F95" t="s">
         <v>148</v>
       </c>
       <c r="G95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H95" t="s" s="5">
@@ -15804,54 +15804,54 @@
       <c r="AN96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV96" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW96" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>234</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>4219Про розгляд звернень юридичних осіб і фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, затвердження проєктів землеустрою щодо</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>61</v>
       </c>
       <c r="E97" t="s">
         <v>50</v>
       </c>
       <c r="F97" t="s">
         <v>51</v>
       </c>
       <c r="G97" t="s" s="5">
         <v>53</v>
@@ -16255,54 +16255,54 @@
       <c r="AN99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV99" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW99" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>238</v>
       </c>
       <c r="C100" t="s" s="4">
         <v>239</v>
       </c>
       <c r="D100" t="s">
         <v>59</v>
       </c>
       <c r="E100" t="s">
         <v>68</v>
       </c>
       <c r="F100" t="s">
         <v>125</v>
       </c>
       <c r="G100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H100" t="s" s="5">
@@ -16404,54 +16404,54 @@
       <c r="AN100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV100" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW100" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>240</v>
       </c>
       <c r="C101" t="s" s="4">
         <v>241</v>
       </c>
       <c r="D101" t="s">
         <v>59</v>
       </c>
       <c r="E101" t="s">
         <v>68</v>
       </c>
       <c r="F101" t="s">
         <v>72</v>
       </c>
       <c r="G101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H101" t="s" s="5">
@@ -16553,54 +16553,54 @@
       <c r="AN101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV101" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW101" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>242</v>
       </c>
       <c r="C102" t="s" s="4">
         <v>243</v>
       </c>
       <c r="D102" t="s">
         <v>59</v>
       </c>
       <c r="E102" t="s">
         <v>68</v>
       </c>
       <c r="F102" t="s">
         <v>72</v>
       </c>
       <c r="G102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H102" t="s" s="5">
@@ -16702,54 +16702,54 @@
       <c r="AN102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV102" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW102" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>244</v>
       </c>
       <c r="C103" t="s" s="4">
         <v>245</v>
       </c>
       <c r="D103" t="s">
         <v>59</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>79</v>
       </c>
       <c r="G103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H103" t="s" s="5">
@@ -17000,54 +17000,54 @@
       <c r="AN104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV104" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW104" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>249</v>
       </c>
       <c r="C105" t="s" s="4">
         <v>250</v>
       </c>
       <c r="D105" t="s">
         <v>59</v>
       </c>
       <c r="E105" t="s">
         <v>50</v>
       </c>
       <c r="F105" t="s">
         <v>178</v>
       </c>
       <c r="G105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H105" t="s" s="5">
@@ -17298,54 +17298,54 @@
       <c r="AN106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW106" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>253</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>4229Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів на складання та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду,</t>
         </is>
       </c>
       <c r="D107" t="s">
         <v>61</v>
       </c>
       <c r="E107" t="s">
         <v>50</v>
       </c>
       <c r="F107" t="s">
         <v>248</v>
       </c>
       <c r="G107" t="s" s="5">
         <v>53</v>
@@ -18049,54 +18049,54 @@
       <c r="AN111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV111" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW111" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>260</v>
       </c>
       <c r="C112" t="s" s="4">
         <v>261</v>
       </c>
       <c r="D112" t="s">
         <v>59</v>
       </c>
       <c r="E112" t="s">
         <v>50</v>
       </c>
       <c r="F112" t="s">
         <v>62</v>
       </c>
       <c r="G112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H112" t="s" s="5">
@@ -18198,54 +18198,54 @@
       <c r="AN112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV112" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW112" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>262</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>4235Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання та затвердження проєктів землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D113" t="s">
         <v>61</v>
       </c>
       <c r="E113" t="s">
         <v>50</v>
       </c>
       <c r="F113" t="s">
         <v>181</v>
       </c>
       <c r="G113" t="s" s="5">
         <v>53</v>
@@ -18349,54 +18349,54 @@
       <c r="AN113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV113" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW113" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>263</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>4236Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання, затвердження проєктів землеустрою щодо відведення земельних ділянок у власність для індивідуального</t>
         </is>
       </c>
       <c r="D114" t="s">
         <v>49</v>
       </c>
       <c r="E114" t="s">
         <v>50</v>
       </c>
       <c r="F114" t="s">
         <v>181</v>
       </c>
       <c r="G114" t="s" s="5">
         <v>53</v>
@@ -18802,54 +18802,54 @@
       <c r="AN116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV116" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW116" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>266</v>
       </c>
       <c r="C117" t="s" s="4">
         <v>267</v>
       </c>
       <c r="D117" t="s">
         <v>59</v>
       </c>
       <c r="E117" t="s">
         <v>50</v>
       </c>
       <c r="F117" t="s">
         <v>108</v>
       </c>
       <c r="G117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H117" t="s" s="5">
@@ -19100,54 +19100,54 @@
       <c r="AN118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV118" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW118" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>270</v>
       </c>
       <c r="C119" t="s" s="4">
         <v>271</v>
       </c>
       <c r="D119" t="s">
         <v>59</v>
       </c>
       <c r="E119" t="s">
         <v>68</v>
       </c>
       <c r="F119" t="s">
         <v>112</v>
       </c>
       <c r="G119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H119" t="s" s="5">
@@ -19249,54 +19249,54 @@
       <c r="AN119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV119" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW119" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>272</v>
       </c>
       <c r="C120" t="s" s="4">
         <v>273</v>
       </c>
       <c r="D120" t="s">
         <v>59</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>178</v>
       </c>
       <c r="G120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H120" t="s" s="5">
@@ -19547,54 +19547,54 @@
       <c r="AN121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV121" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW121" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>276</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>4245Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення та затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних</t>
         </is>
       </c>
       <c r="D122" t="s">
         <v>61</v>
       </c>
       <c r="E122" t="s">
         <v>50</v>
       </c>
       <c r="F122" t="s">
         <v>248</v>
       </c>
       <c r="G122" t="s" s="5">
         <v>54</v>
@@ -19998,54 +19998,54 @@
       <c r="AN124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV124" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW124" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>4248Про розгляд звернення Любчинського Юрія Михайловича та Гамазинського Олександра Володимировича щодо здійснення державної реєстрації земельної ділянки за адресою вул.Хотинська, 4</t>
         </is>
       </c>
       <c r="D125" t="s">
         <v>61</v>
       </c>
       <c r="E125" t="s">
         <v>68</v>
       </c>
       <c r="F125" t="s">
         <v>163</v>
       </c>
       <c r="G125" t="s" s="5">
         <v>54</v>
@@ -20149,54 +20149,54 @@
       <c r="AN125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV125" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW125" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>282</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>4249Про розгляд звернення Любчинського Юрія Михайловича та Гамазинського Олександра Володимировича щодо здійснення державної реєстрації земельної ділянки за адресою вул.Хотинська, 4</t>
         </is>
       </c>
       <c r="D126" t="s">
         <v>61</v>
       </c>
       <c r="E126" t="s">
         <v>68</v>
       </c>
       <c r="F126" t="s">
         <v>283</v>
       </c>
       <c r="G126" t="s" s="5">
         <v>54</v>
@@ -20300,54 +20300,54 @@
       <c r="AN126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU126" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AV126" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW126" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>284</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>4250Про розгляд звернення фізичних осіб щодо надання земельних ділянок в оренду та включення їх до переліку земельних ділянок несільськогосподарського призначення, щодо яких проводитиметься</t>
         </is>
       </c>
       <c r="D127" t="s">
         <v>56</v>
       </c>
       <c r="E127" t="s">
         <v>50</v>
       </c>
       <c r="F127" t="s">
         <v>285</v>
       </c>
       <c r="G127" t="s" s="5">
         <v>53</v>
@@ -20600,54 +20600,54 @@
       <c r="AN128" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO128" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT128" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV128" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW128" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>288</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>4252Про розгляд звернення фізичних осіб щодо надання земельних ділянок в оренду та включення їх до переліку земельних ділянок несільськогосподарського призначення, щодо яких проводитиметься</t>
         </is>
       </c>
       <c r="D129" t="s">
         <v>61</v>
       </c>
       <c r="E129" t="s">
         <v>50</v>
       </c>
       <c r="F129" t="s">
         <v>178</v>
       </c>
       <c r="G129" t="s" s="5">
         <v>53</v>
@@ -20902,54 +20902,54 @@
       <c r="AN130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO130" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS130" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT130" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV130" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW130" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>290</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>4256Про розгляд звернення товариства з додатковою відповідальністю «Буковина-Авто» щодо затвердження проєкту землеустрою зі зміни цільового призначення земельної ділянки за адресою</t>
         </is>
       </c>
       <c r="D131" t="s">
         <v>49</v>
       </c>
       <c r="E131" t="s">
         <v>50</v>
       </c>
       <c r="F131" t="s">
         <v>62</v>
       </c>
       <c r="G131" t="s" s="5">
         <v>53</v>
@@ -21053,54 +21053,54 @@
       <c r="AN131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR131" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS131" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT131" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV131" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW131" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>4257Про відмову вищому державному навчальному закладу України «Буковинський державний медичний університет» у наданні дозволу на складання проєкту землеустрою щодо зміни цільового</t>
         </is>
       </c>
       <c r="D132" t="s">
         <v>49</v>
       </c>
       <c r="E132" t="s">
         <v>50</v>
       </c>
       <c r="F132" t="s">
         <v>178</v>
       </c>
       <c r="G132" t="s" s="5">
         <v>53</v>
@@ -21204,54 +21204,54 @@
       <c r="AN132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV132" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW132" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>292</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>4258Про розгляд звернення Ветлінської Н.М. щодо затвердження проєкту землеустрою зі зміни цільового призначення земельної ділянки за адресою вул.Марка Черемшини, 31 (повторний розгляд від</t>
         </is>
       </c>
       <c r="D133" t="s">
         <v>56</v>
       </c>
       <c r="E133" t="s">
         <v>50</v>
       </c>
       <c r="F133" t="s">
         <v>181</v>
       </c>
       <c r="G133" t="s" s="5">
         <v>53</v>
@@ -21355,54 +21355,54 @@
       <c r="AN133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR133" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT133" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV133" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW133" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" t="s" s="4">
         <v>294</v>
       </c>
       <c r="D134" t="s">
         <v>59</v>
       </c>
       <c r="E134" t="s">
         <v>50</v>
       </c>
       <c r="F134" t="s">
         <v>90</v>
       </c>
       <c r="G134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H134" t="s" s="5">
@@ -21504,54 +21504,54 @@
       <c r="AN134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV134" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW134" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>4260Про розгляд звернення Ветлінської Н.М. щодо затвердження проєкту землеустрою зі зміни цільового призначення земельної ділянки за адресою вул.Марка Черемшини, 31 (повторний розгляд від</t>
         </is>
       </c>
       <c r="D135" t="s">
         <v>61</v>
       </c>
       <c r="E135" t="s">
         <v>50</v>
       </c>
       <c r="F135" t="s">
         <v>79</v>
       </c>
       <c r="G135" t="s" s="5">
         <v>53</v>
@@ -21655,54 +21655,54 @@
       <c r="AN135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR135" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT135" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV135" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW135" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>296</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>4261Про розгляд звернення Кашула Г.І. щодо затвердження проєкту землеустрою зі зміни цільового призначення земельної ділянки за адресою вул.Старокостянтинівська, позаду будинковолодіння №21</t>
         </is>
       </c>
       <c r="D136" t="s">
         <v>56</v>
       </c>
       <c r="E136" t="s">
         <v>50</v>
       </c>
       <c r="F136" t="s">
         <v>108</v>
       </c>
       <c r="G136" t="s" s="5">
         <v>53</v>
@@ -21806,54 +21806,54 @@
       <c r="AN136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR136" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT136" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV136" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW136" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>297</v>
       </c>
       <c r="C137" t="s" s="4">
         <v>298</v>
       </c>
       <c r="D137" t="s">
         <v>59</v>
       </c>
       <c r="E137" t="s">
         <v>50</v>
       </c>
       <c r="F137" t="s">
         <v>79</v>
       </c>
       <c r="G137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H137" t="s" s="5">
@@ -21955,54 +21955,54 @@
       <c r="AN137" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT137" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU137" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV137" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW137" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>299</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>4263Про розгляд звернення Кашула Г.І. щодо затвердження проєкту землеустрою зі зміни цільового призначення земельної ділянки за адресою вул.Старокостянтинівська, позаду будинковолодіння №21</t>
         </is>
       </c>
       <c r="D138" t="s">
         <v>61</v>
       </c>
       <c r="E138" t="s">
         <v>50</v>
       </c>
       <c r="F138" t="s">
         <v>108</v>
       </c>
       <c r="G138" t="s" s="5">
         <v>53</v>
@@ -22106,54 +22106,54 @@
       <c r="AN138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS138" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV138" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW138" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>300</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>4264Про розгляд звернення Мельничук О.В. щодо затвердження проєкту землеустрою зі зміни цільового призначення земельної ділянки за адресою вул.Вишнева,14-Б (повторний розгляд від 19.12.2019р.).</t>
         </is>
       </c>
       <c r="D139" t="s">
         <v>49</v>
       </c>
       <c r="E139" t="s">
         <v>50</v>
       </c>
       <c r="F139" t="s">
         <v>181</v>
       </c>
       <c r="G139" t="s" s="5">
         <v>53</v>
@@ -22710,54 +22710,54 @@
       <c r="AN142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT142" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU142" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV142" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW142" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>304</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
           <t>4268Про розгляд звернення товариства з додатковою відповідальністю «Чернівецька пересувна механізована колона №76» щодо надання дозволу на складання проєкту землеустрою зі зміни цільового</t>
         </is>
       </c>
       <c r="D143" t="s">
         <v>61</v>
       </c>
       <c r="E143" t="s">
         <v>50</v>
       </c>
       <c r="F143" t="s">
         <v>181</v>
       </c>
       <c r="G143" t="s" s="5">
         <v>53</v>
@@ -23012,54 +23012,54 @@
       <c r="AN144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV144" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW144" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>306</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>4270Про визнання таким, що втратив чинність, пункту 12 рішення міської ради VІІ скликання від 06.11.2018р. №1487 «Про надання фізичним та юридичним особам дозволів та затвердження проектів землеустрою</t>
         </is>
       </c>
       <c r="D145" t="s">
         <v>49</v>
       </c>
       <c r="E145" t="s">
         <v>68</v>
       </c>
       <c r="F145" t="s">
         <v>154</v>
       </c>
       <c r="G145" t="s" s="5">
         <v>54</v>
@@ -23314,54 +23314,54 @@
       <c r="AN146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP146" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR146" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS146" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT146" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU146" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV146" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW146" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>308</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
           <t>4272Про розгляд звернення Всеукраїнської громадської організації інвалідів «Українське товариство глухих» стосовно погодження технічної документації із землеустрою щодо поділу та надання</t>
         </is>
       </c>
       <c r="D147" t="s">
         <v>49</v>
       </c>
       <c r="E147" t="s">
         <v>50</v>
       </c>
       <c r="F147" t="s">
         <v>62</v>
       </c>
       <c r="G147" t="s" s="5">
         <v>53</v>
@@ -23465,54 +23465,54 @@
       <c r="AN147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR147" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT147" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV147" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW147" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>309</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
           <t>4273Про розгляд звернення Ганзюка М.В. щодо надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D148" t="s">
         <v>49</v>
       </c>
       <c r="E148" t="s">
         <v>50</v>
       </c>
       <c r="F148" t="s">
         <v>148</v>
       </c>
       <c r="G148" t="s" s="5">
         <v>53</v>
@@ -23616,54 +23616,54 @@
       <c r="AN148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO148" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR148" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT148" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV148" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW148" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>310</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
           <t>4274Про розгляд звернення житлово-будівельного кооперативу №24 щодо надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки за адресою вул.Полетаєва Федора, 23</t>
         </is>
       </c>
       <c r="D149" t="s">
         <v>49</v>
       </c>
       <c r="E149" t="s">
         <v>50</v>
       </c>
       <c r="F149" t="s">
         <v>181</v>
       </c>
       <c r="G149" t="s" s="5">
         <v>53</v>
@@ -24824,54 +24824,54 @@
       <c r="AN156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP156" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR156" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT156" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU156" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AV156" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW156" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>318</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
           <t>4282Про розгляд звернення Пірнака Д.Г., Єреміци Г.І., Мацюк І.М. стосовно надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки за адресою вул.Руській,106 (повторний</t>
         </is>
       </c>
       <c r="D157" t="s">
         <v>49</v>
       </c>
       <c r="E157" t="s">
         <v>50</v>
       </c>
       <c r="F157" t="s">
         <v>148</v>
       </c>
       <c r="G157" t="s" s="5">
         <v>53</v>
@@ -25126,54 +25126,54 @@
       <c r="AN158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR158" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS158" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT158" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU158" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV158" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW158" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>320</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
           <t>4284Про розгляд звернення Савченка О.М. щодо надання земельної ділянки за адресою вул.Святошинська ділянка №66 у постійне користування (повторний розгляд від 19.12.2019р.).</t>
         </is>
       </c>
       <c r="D159" t="s">
         <v>49</v>
       </c>
       <c r="E159" t="s">
         <v>50</v>
       </c>
       <c r="F159" t="s">
         <v>62</v>
       </c>
       <c r="G159" t="s" s="5">
         <v>53</v>
@@ -25428,54 +25428,54 @@
       <c r="AN160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR160" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT160" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV160" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW160" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>322</v>
       </c>
       <c r="C161" t="inlineStr" s="4">
         <is>
           <t>4286Про розгляд звернення Стеця Д.В. стосовно затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) за адресою</t>
         </is>
       </c>
       <c r="D161" t="s">
         <v>49</v>
       </c>
       <c r="E161" t="s">
         <v>50</v>
       </c>
       <c r="F161" t="s">
         <v>62</v>
       </c>
       <c r="G161" t="s" s="5">
         <v>53</v>
@@ -25730,54 +25730,54 @@
       <c r="AN162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR162" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT162" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV162" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW162" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>324</v>
       </c>
       <c r="C163" t="s" s="4">
         <v>325</v>
       </c>
       <c r="D163" t="s">
         <v>59</v>
       </c>
       <c r="E163" t="s">
         <v>68</v>
       </c>
       <c r="F163" t="s">
         <v>144</v>
       </c>
       <c r="G163" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H163" t="s" s="5">
@@ -25879,54 +25879,54 @@
       <c r="AN163" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO163" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP163" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ163" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR163" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS163" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT163" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU163" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV163" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW163" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>326</v>
       </c>
       <c r="C164" t="s" s="4">
         <v>327</v>
       </c>
       <c r="D164" t="s">
         <v>59</v>
       </c>
       <c r="E164" t="s">
         <v>50</v>
       </c>
       <c r="F164" t="s">
         <v>79</v>
       </c>
       <c r="G164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H164" t="s" s="5">
@@ -26028,54 +26028,54 @@
       <c r="AN164" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO164" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR164" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT164" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV164" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW164" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>328</v>
       </c>
       <c r="C165" t="s" s="4">
         <v>329</v>
       </c>
       <c r="D165" t="s">
         <v>59</v>
       </c>
       <c r="E165" t="s">
         <v>50</v>
       </c>
       <c r="F165" t="s">
         <v>62</v>
       </c>
       <c r="G165" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H165" t="s" s="5">
@@ -26326,54 +26326,54 @@
       <c r="AN166" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO166" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP166" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ166" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR166" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS166" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AT166" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU166" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV166" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW166" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>332</v>
       </c>
       <c r="C167" t="s" s="4">
         <v>333</v>
       </c>
       <c r="D167" t="s">
         <v>59</v>
       </c>
       <c r="E167" t="s">
         <v>50</v>
       </c>
       <c r="F167" t="s">
         <v>65</v>
       </c>
       <c r="G167" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H167" t="s" s="5">
@@ -26624,54 +26624,54 @@
       <c r="AN168" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR168" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT168" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV168" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW168" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>336</v>
       </c>
       <c r="C169" t="s" s="4">
         <v>337</v>
       </c>
       <c r="D169" t="s">
         <v>59</v>
       </c>
       <c r="E169" t="s">
         <v>68</v>
       </c>
       <c r="F169" t="s">
         <v>280</v>
       </c>
       <c r="G169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H169" t="s" s="5">
@@ -26773,54 +26773,54 @@
       <c r="AN169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ169" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR169" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS169" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AT169" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV169" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW169" t="s" s="5">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>338</v>
       </c>
       <c r="C170" t="inlineStr" s="4">
         <is>
           <t>4309Про розгляд звернень фізичних та юридичних осіб щодо затвердження та надання дозволів на складання проєктів землеустрою зі зміни цільового призначення земельних ділянок, визнання такими,</t>
         </is>
       </c>
       <c r="D170" t="s">
         <v>61</v>
       </c>
       <c r="E170" t="s">
         <v>50</v>
       </c>
       <c r="F170" t="s">
         <v>108</v>
       </c>
       <c r="G170" t="s" s="5">
         <v>53</v>
@@ -27224,54 +27224,54 @@
       <c r="AN172" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO172" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP172" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ172" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR172" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS172" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT172" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU172" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV172" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW172" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>342</v>
       </c>
       <c r="C173" t="s" s="4">
         <v>343</v>
       </c>
       <c r="D173" t="s">
         <v>59</v>
       </c>
       <c r="E173" t="s">
         <v>50</v>
       </c>
       <c r="F173" t="s">
         <v>79</v>
       </c>
       <c r="G173" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H173" t="s" s="5">
@@ -27661,54 +27661,54 @@
       <c r="AN175" t="s">
         <v>369</v>
       </c>
       <c r="AO175" t="s">
         <v>350</v>
       </c>
       <c r="AP175" t="s">
         <v>370</v>
       </c>
       <c r="AQ175" t="s">
         <v>371</v>
       </c>
       <c r="AR175" t="s">
         <v>372</v>
       </c>
       <c r="AS175" t="s">
         <v>345</v>
       </c>
       <c r="AT175" t="s">
         <v>125</v>
       </c>
       <c r="AU175" t="s">
         <v>373</v>
       </c>
       <c r="AV175" t="s">
+        <v>374</v>
+      </c>
+      <c r="AW175" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="176">
       <c r="A176"/>
       <c r="B176"/>
       <c r="C176"/>
       <c r="D176"/>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176" t="s">
         <v>375</v>
       </c>
       <c r="H176" t="s">
         <v>375</v>
       </c>
       <c r="I176" t="s">
         <v>375</v>
       </c>
       <c r="J176" t="s">
         <v>376</v>
       </c>
       <c r="K176" t="s">
         <v>375</v>
       </c>
       <c r="L176" t="s">
@@ -27935,54 +27935,54 @@
       <c r="AN177" t="s">
         <v>377</v>
       </c>
       <c r="AO177" t="s">
         <v>377</v>
       </c>
       <c r="AP177" t="s">
         <v>377</v>
       </c>
       <c r="AQ177" t="s">
         <v>377</v>
       </c>
       <c r="AR177" t="s">
         <v>377</v>
       </c>
       <c r="AS177" t="s">
         <v>382</v>
       </c>
       <c r="AT177" t="s">
         <v>377</v>
       </c>
       <c r="AU177" t="s">
         <v>380</v>
       </c>
       <c r="AV177" t="s">
+        <v>377</v>
+      </c>
+      <c r="AW177" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="178">
       <c r="A178"/>
       <c r="B178"/>
       <c r="C178"/>
       <c r="D178"/>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178" t="s">
         <v>384</v>
       </c>
       <c r="H178" t="s">
         <v>385</v>
       </c>
       <c r="I178" t="s">
         <v>386</v>
       </c>
       <c r="J178" t="s">
         <v>387</v>
       </c>
       <c r="K178" t="s">
         <v>388</v>
       </c>
       <c r="L178" t="s">
@@ -28072,54 +28072,54 @@
       <c r="AN178" t="s">
         <v>405</v>
       </c>
       <c r="AO178" t="s">
         <v>406</v>
       </c>
       <c r="AP178" t="s">
         <v>407</v>
       </c>
       <c r="AQ178" t="s">
         <v>391</v>
       </c>
       <c r="AR178" t="s">
         <v>408</v>
       </c>
       <c r="AS178" t="s">
         <v>391</v>
       </c>
       <c r="AT178" t="s">
         <v>409</v>
       </c>
       <c r="AU178" t="s">
         <v>399</v>
       </c>
       <c r="AV178" t="s">
+        <v>386</v>
+      </c>
+      <c r="AW178" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="179">
       <c r="A179"/>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179" t="s">
         <v>410</v>
       </c>
       <c r="H179" t="s">
         <v>411</v>
       </c>
       <c r="I179" t="s">
         <v>411</v>
       </c>
       <c r="J179" t="s">
         <v>411</v>
       </c>
       <c r="K179" t="s">
         <v>412</v>
       </c>
       <c r="L179" t="s">