--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,56 +149,56 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
   </si>
   <si>
-    <t>Моклович Володимир Михайлович</t>
-[...1 lines deleted...]
-  <si>
     <t>01.07.20  11:02:59</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>01.07.20  11:03:30</t>
   </si>
   <si>
     <t>За основу</t>
@@ -1340,56 +1340,56 @@
   <si>
     <t>За: 46</t>
   </si>
   <si>
     <t>За: 119</t>
   </si>
   <si>
     <t>За: 55</t>
   </si>
   <si>
     <t>За: 88</t>
   </si>
   <si>
     <t>За: 183</t>
   </si>
   <si>
     <t>За: 77</t>
   </si>
   <si>
     <t>За: 135</t>
   </si>
   <si>
     <t>За: 47</t>
   </si>
   <si>
+    <t>За: 155</t>
+  </si>
+  <si>
     <t>За: 83</t>
   </si>
   <si>
-    <t>За: 155</t>
-[...1 lines deleted...]
-  <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Проти: 2</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
     <t>Утр.: 4</t>
   </si>
   <si>
     <t>Утр.: 5</t>
   </si>
   <si>
     <t>Утр.: 2</t>
   </si>
   <si>
     <t>Утр.: 46</t>
   </si>
   <si>
     <t>Не голос.: 30</t>
@@ -1469,54 +1469,54 @@
   <si>
     <t>Не голос.: 148</t>
   </si>
   <si>
     <t>Не голос.: 36</t>
   </si>
   <si>
     <t>Не голос.: 34</t>
   </si>
   <si>
     <t>Не голос.: 19</t>
   </si>
   <si>
     <t>Не голос.: 38</t>
   </si>
   <si>
     <t>Не голос.: 24</t>
   </si>
   <si>
     <t>Не голос.: 149</t>
   </si>
   <si>
     <t>Не голос.: 25</t>
   </si>
   <si>
+    <t>Не голос.: 31</t>
+  </si>
+  <si>
     <t>Не голос.: 26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Не голос.: 31</t>
   </si>
   <si>
     <t>Відсут.: 95</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
     <t>Відсут.: 135</t>
   </si>
   <si>
     <t>Відсут.: 3</t>
   </si>
   <si>
     <t>Відсут.: 221</t>
   </si>
   <si>
     <t>Відсут.: 2</t>
   </si>
   <si>
     <t>Відсут.: 43</t>
   </si>
   <si>
     <t>Відсут.: 6</t>
   </si>
@@ -1970,54 +1970,54 @@
       <c r="AN2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV2" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>4495Про внесення змін та доповнень до Програми будівництва, реконструкції та капітального ремонту об’єктів житлово-комунального господарства в м.Чернівцях на 2017–2021 роки «Комфортне місто»,</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>56</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>57</v>
       </c>
       <c r="G3" t="s" s="5">
         <v>52</v>
@@ -3470,54 +3470,54 @@
       <c r="AN12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV12" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW12" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>82</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>4513Про внесення змін та доповнень до Плану діяльності Чернівецької міської ради з підготовки проектів регуляторних актів на 2020 рік</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>81</v>
       </c>
       <c r="G13" t="s" s="5">
         <v>53</v>
@@ -4819,54 +4819,54 @@
       <c r="AN21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV21" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW21" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>100</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>4525Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Героїв Майдану, 19 – вул.Братів Руснаків, 2 загальною площею 51,30 кв.м.</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>49</v>
       </c>
       <c r="E22" t="s">
         <v>69</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22" t="s" s="5">
         <v>52</v>
@@ -5121,54 +5121,54 @@
       <c r="AN23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV23" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW23" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>104</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>4533Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Героїв Майдану, 19 – вул.Братів Руснаків, 2 загальною площею 54,80 кв.м.</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24" t="s">
         <v>105</v>
       </c>
       <c r="G24" t="s" s="5">
         <v>52</v>
@@ -5272,54 +5272,54 @@
       <c r="AN24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV24" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW24" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>106</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>4534Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Героїв Майдану, 19 – вул.Братів Руснаків, 2 загальною площею 54,80 кв.м.</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>49</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>107</v>
       </c>
       <c r="G25" t="s" s="5">
         <v>52</v>
@@ -5423,54 +5423,54 @@
       <c r="AN25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV25" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW25" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>108</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>4535Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Героїв Майдану, 69.</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>49</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>103</v>
       </c>
       <c r="G26" t="s" s="5">
         <v>52</v>
@@ -5574,54 +5574,54 @@
       <c r="AN26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV26" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW26" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>4536Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Головна, 113 загальною площею 55,20 кв.м.</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>49</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>81</v>
       </c>
       <c r="G27" t="s" s="5">
         <v>52</v>
@@ -5725,54 +5725,54 @@
       <c r="AN27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV27" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW27" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>4537Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Головна, 113 загальною площею 68,20 кв.м.</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>69</v>
       </c>
       <c r="F28" t="s">
         <v>111</v>
       </c>
       <c r="G28" t="s" s="5">
         <v>52</v>
@@ -5876,54 +5876,54 @@
       <c r="AN28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV28" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW28" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>4538Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Головна, 113 загальною площею 68,20 кв.м.</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>49</v>
       </c>
       <c r="E29" t="s">
         <v>69</v>
       </c>
       <c r="F29" t="s">
         <v>113</v>
       </c>
       <c r="G29" t="s" s="5">
         <v>52</v>
@@ -6027,54 +6027,54 @@
       <c r="AN29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV29" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW29" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>4539Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Поштова, 3.</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>49</v>
       </c>
       <c r="E30" t="s">
         <v>69</v>
       </c>
       <c r="F30" t="s">
         <v>87</v>
       </c>
       <c r="G30" t="s" s="5">
         <v>54</v>
@@ -6178,54 +6178,54 @@
       <c r="AN30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV30" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW30" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>4540Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Поштова, 3.</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>49</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>103</v>
       </c>
       <c r="G31" t="s" s="5">
         <v>52</v>
@@ -6329,54 +6329,54 @@
       <c r="AN31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV31" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW31" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>4541Про приватизацію об’єкта комунальної власності міста Чернівців за адресою пров.Буковинський, 28.</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>49</v>
       </c>
       <c r="E32" t="s">
         <v>69</v>
       </c>
       <c r="F32" t="s">
         <v>117</v>
       </c>
       <c r="G32" t="s" s="5">
         <v>54</v>
@@ -6480,54 +6480,54 @@
       <c r="AN32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV32" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW32" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>4542Про приватизацію об’єкта комунальної власності міста Чернівців за адресою пров.Буковинський, 28.</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>49</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
       <c r="F33" t="s">
         <v>119</v>
       </c>
       <c r="G33" t="s" s="5">
         <v>54</v>
@@ -6631,54 +6631,54 @@
       <c r="AN33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV33" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW33" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>4543Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Руська, 7.</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>49</v>
       </c>
       <c r="E34" t="s">
         <v>69</v>
       </c>
       <c r="F34" t="s">
         <v>121</v>
       </c>
       <c r="G34" t="s" s="5">
         <v>54</v>
@@ -6782,54 +6782,54 @@
       <c r="AN34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW34" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>4544Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Руська, 7.</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>49</v>
       </c>
       <c r="E35" t="s">
         <v>69</v>
       </c>
       <c r="F35" t="s">
         <v>101</v>
       </c>
       <c r="G35" t="s" s="5">
         <v>54</v>
@@ -6933,54 +6933,54 @@
       <c r="AN35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV35" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW35" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>123</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>4545Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Руська, 7.</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>49</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>103</v>
       </c>
       <c r="G36" t="s" s="5">
         <v>52</v>
@@ -7084,54 +7084,54 @@
       <c r="AN36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV36" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW36" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>124</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>4546Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Руська, 253.</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>69</v>
       </c>
       <c r="F37" t="s">
         <v>125</v>
       </c>
       <c r="G37" t="s" s="5">
         <v>54</v>
@@ -7235,54 +7235,54 @@
       <c r="AN37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV37" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW37" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>4547Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Руська, 253.</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>49</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
       <c r="F38" t="s">
         <v>87</v>
       </c>
       <c r="G38" t="s" s="5">
         <v>52</v>
@@ -7386,54 +7386,54 @@
       <c r="AN38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV38" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW38" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>127</v>
       </c>
       <c r="C39" t="s" s="4">
         <v>128</v>
       </c>
       <c r="D39" t="s">
         <v>60</v>
       </c>
       <c r="E39" t="s">
         <v>69</v>
       </c>
       <c r="F39" t="s">
         <v>129</v>
       </c>
       <c r="G39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H39" t="s" s="5">
@@ -7535,54 +7535,54 @@
       <c r="AN39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV39" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW39" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>130</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>4549Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Мудрого Ярослава, 196.</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>49</v>
       </c>
       <c r="E40" t="s">
         <v>69</v>
       </c>
       <c r="F40" t="s">
         <v>101</v>
       </c>
       <c r="G40" t="s" s="5">
         <v>54</v>
@@ -7686,54 +7686,54 @@
       <c r="AN40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV40" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW40" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>131</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>4550Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Мудрого Ярослава, 196.</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>49</v>
       </c>
       <c r="E41" t="s">
         <v>69</v>
       </c>
       <c r="F41" t="s">
         <v>125</v>
       </c>
       <c r="G41" t="s" s="5">
         <v>54</v>
@@ -7837,54 +7837,54 @@
       <c r="AN41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV41" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW41" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>4553Про звернення Чернівецької міської ради VІІ скликання до Президента України Володимира Зеленського та Голови Верховної Ради України Дмитра Разумкова щодо недопустимості державної зради</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>49</v>
       </c>
       <c r="E42" t="s">
         <v>69</v>
       </c>
       <c r="F42" t="s">
         <v>113</v>
       </c>
       <c r="G42" t="s" s="5">
         <v>52</v>
@@ -8288,54 +8288,54 @@
       <c r="AN44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV44" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW44" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>4556Про розгляд звернень пільгової категорії громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>56</v>
       </c>
       <c r="E45" t="s">
         <v>50</v>
       </c>
       <c r="F45" t="s">
         <v>103</v>
       </c>
       <c r="G45" t="s" s="5">
         <v>52</v>
@@ -8588,54 +8588,54 @@
       <c r="AN46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV46" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW46" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>140</v>
       </c>
       <c r="C47" t="s" s="4">
         <v>141</v>
       </c>
       <c r="D47" t="s">
         <v>60</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
       <c r="F47" t="s">
         <v>84</v>
       </c>
       <c r="G47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H47" t="s" s="5">
@@ -10545,54 +10545,54 @@
       <c r="AN59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV59" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW59" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>157</v>
       </c>
       <c r="C60" t="s" s="4">
         <v>158</v>
       </c>
       <c r="D60" t="s">
         <v>60</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
         <v>84</v>
       </c>
       <c r="G60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H60" t="s" s="5">
@@ -11141,54 +11141,54 @@
       <c r="AN63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV63" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW63" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" t="s" s="4">
         <v>168</v>
       </c>
       <c r="D64" t="s">
         <v>60</v>
       </c>
       <c r="E64" t="s">
         <v>50</v>
       </c>
       <c r="F64" t="s">
         <v>81</v>
       </c>
       <c r="G64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H64" t="s" s="5">
@@ -11290,54 +11290,54 @@
       <c r="AN64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV64" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW64" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>4576Про розгляд звернень фізичних осіб-підприємців та юридичних осіб щодо поновлення договорів оренди землі, надання дозволів на складання проєктів відведення земельних ділянок, затвердження</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>75</v>
       </c>
       <c r="E65" t="s">
         <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>103</v>
       </c>
       <c r="G65" t="s" s="5">
         <v>52</v>
@@ -11441,54 +11441,54 @@
       <c r="AN65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV65" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW65" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>4577Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів на складання та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду,</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>56</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
       <c r="F66" t="s">
         <v>99</v>
       </c>
       <c r="G66" t="s" s="5">
         <v>52</v>
@@ -11592,54 +11592,54 @@
       <c r="AN66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV66" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW66" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>171</v>
       </c>
       <c r="C67" t="s" s="4">
         <v>172</v>
       </c>
       <c r="D67" t="s">
         <v>60</v>
       </c>
       <c r="E67" t="s">
         <v>50</v>
       </c>
       <c r="F67" t="s">
         <v>107</v>
       </c>
       <c r="G67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H67" t="s" s="5">
@@ -11741,54 +11741,54 @@
       <c r="AN67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV67" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW67" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>173</v>
       </c>
       <c r="C68" t="s" s="4">
         <v>174</v>
       </c>
       <c r="D68" t="s">
         <v>60</v>
       </c>
       <c r="E68" t="s">
         <v>69</v>
       </c>
       <c r="F68" t="s">
         <v>175</v>
       </c>
       <c r="G68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H68" t="s" s="5">
@@ -11890,54 +11890,54 @@
       <c r="AN68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV68" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW68" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" t="s" s="4">
         <v>177</v>
       </c>
       <c r="D69" t="s">
         <v>60</v>
       </c>
       <c r="E69" t="s">
         <v>69</v>
       </c>
       <c r="F69" t="s">
         <v>119</v>
       </c>
       <c r="G69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H69" t="s" s="5">
@@ -12039,54 +12039,54 @@
       <c r="AN69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV69" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW69" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" t="s" s="4">
         <v>179</v>
       </c>
       <c r="D70" t="s">
         <v>60</v>
       </c>
       <c r="E70" t="s">
         <v>69</v>
       </c>
       <c r="F70" t="s">
         <v>180</v>
       </c>
       <c r="G70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H70" t="s" s="5">
@@ -12337,54 +12337,54 @@
       <c r="AN71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" t="s" s="4">
         <v>184</v>
       </c>
       <c r="D72" t="s">
         <v>60</v>
       </c>
       <c r="E72" t="s">
         <v>69</v>
       </c>
       <c r="F72" t="s">
         <v>87</v>
       </c>
       <c r="G72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H72" t="s" s="5">
@@ -12486,54 +12486,54 @@
       <c r="AN72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV72" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW72" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>185</v>
       </c>
       <c r="C73" t="s" s="4">
         <v>186</v>
       </c>
       <c r="D73" t="s">
         <v>60</v>
       </c>
       <c r="E73" t="s">
         <v>69</v>
       </c>
       <c r="F73" t="s">
         <v>87</v>
       </c>
       <c r="G73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H73" t="s" s="5">
@@ -12784,54 +12784,54 @@
       <c r="AN74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV74" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW74" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>189</v>
       </c>
       <c r="C75" t="s" s="4">
         <v>190</v>
       </c>
       <c r="D75" t="s">
         <v>60</v>
       </c>
       <c r="E75" t="s">
         <v>69</v>
       </c>
       <c r="F75" t="s">
         <v>111</v>
       </c>
       <c r="G75" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H75" t="s" s="5">
@@ -13082,54 +13082,54 @@
       <c r="AN76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW76" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>193</v>
       </c>
       <c r="C77" t="s" s="4">
         <v>194</v>
       </c>
       <c r="D77" t="s">
         <v>60</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>81</v>
       </c>
       <c r="G77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H77" t="s" s="5">
@@ -13829,54 +13829,54 @@
       <c r="AN81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV81" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW81" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>202</v>
       </c>
       <c r="C82" t="s" s="4">
         <v>203</v>
       </c>
       <c r="D82" t="s">
         <v>60</v>
       </c>
       <c r="E82" t="s">
         <v>69</v>
       </c>
       <c r="F82" t="s">
         <v>113</v>
       </c>
       <c r="G82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H82" t="s" s="5">
@@ -13978,54 +13978,54 @@
       <c r="AN82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV82" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW82" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>204</v>
       </c>
       <c r="C83" t="s" s="4">
         <v>205</v>
       </c>
       <c r="D83" t="s">
         <v>60</v>
       </c>
       <c r="E83" t="s">
         <v>50</v>
       </c>
       <c r="F83" t="s">
         <v>81</v>
       </c>
       <c r="G83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H83" t="s" s="5">
@@ -14127,54 +14127,54 @@
       <c r="AN83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU83" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV83" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW83" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>206</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>4595Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів на складання та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду,</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>75</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
         <v>81</v>
       </c>
       <c r="G84" t="s" s="5">
         <v>52</v>
@@ -14878,54 +14878,54 @@
       <c r="AN88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV88" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW88" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>213</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>4600Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Руська, 253.</t>
         </is>
       </c>
       <c r="D89" t="s">
         <v>49</v>
       </c>
       <c r="E89" t="s">
         <v>50</v>
       </c>
       <c r="F89" t="s">
         <v>84</v>
       </c>
       <c r="G89" t="s" s="5">
         <v>52</v>
@@ -15029,54 +15029,54 @@
       <c r="AN89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU89" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW89" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>214</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>4601Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Головна, 113 загальною площею 68,20 кв.м.</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>49</v>
       </c>
       <c r="E90" t="s">
         <v>69</v>
       </c>
       <c r="F90" t="s">
         <v>87</v>
       </c>
       <c r="G90" t="s" s="5">
         <v>52</v>
@@ -15180,54 +15180,54 @@
       <c r="AN90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW90" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>215</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>4612Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>56</v>
       </c>
       <c r="E91" t="s">
         <v>69</v>
       </c>
       <c r="F91" t="s">
         <v>87</v>
       </c>
       <c r="G91" t="s" s="5">
         <v>53</v>
@@ -15331,54 +15331,54 @@
       <c r="AN91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV91" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW91" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>216</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>4613Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>56</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
         <v>151</v>
       </c>
       <c r="G92" t="s" s="5">
         <v>52</v>
@@ -15482,54 +15482,54 @@
       <c r="AN92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV92" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW92" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s" s="4">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>60</v>
       </c>
       <c r="E93" t="s">
         <v>69</v>
       </c>
       <c r="F93" t="s">
         <v>105</v>
       </c>
       <c r="G93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H93" t="s" s="5">
@@ -15631,54 +15631,54 @@
       <c r="AN93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV93" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW93" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s" s="4">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>60</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
       <c r="F94" t="s">
         <v>151</v>
       </c>
       <c r="G94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H94" t="s" s="5">
@@ -15780,54 +15780,54 @@
       <c r="AN94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV94" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW94" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s" s="4">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>60</v>
       </c>
       <c r="E95" t="s">
         <v>50</v>
       </c>
       <c r="F95" t="s">
         <v>107</v>
       </c>
       <c r="G95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H95" t="s" s="5">
@@ -15929,54 +15929,54 @@
       <c r="AN95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW95" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s" s="4">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>60</v>
       </c>
       <c r="E96" t="s">
         <v>69</v>
       </c>
       <c r="F96" t="s">
         <v>105</v>
       </c>
       <c r="G96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H96" t="s" s="5">
@@ -16078,54 +16078,54 @@
       <c r="AN96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV96" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW96" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" t="s" s="4">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>60</v>
       </c>
       <c r="E97" t="s">
         <v>50</v>
       </c>
       <c r="F97" t="s">
         <v>103</v>
       </c>
       <c r="G97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H97" t="s" s="5">
@@ -16227,54 +16227,54 @@
       <c r="AN97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV97" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW97" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>4619Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів на виготовлення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі</t>
         </is>
       </c>
       <c r="D98" t="s">
         <v>75</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>107</v>
       </c>
       <c r="G98" t="s" s="5">
         <v>52</v>
@@ -16378,54 +16378,54 @@
       <c r="AN98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU98" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW98" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>228</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>4620Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання та затвердження проектів землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D99" t="s">
         <v>56</v>
       </c>
       <c r="E99" t="s">
         <v>50</v>
       </c>
       <c r="F99" t="s">
         <v>81</v>
       </c>
       <c r="G99" t="s" s="5">
         <v>52</v>
@@ -16529,54 +16529,54 @@
       <c r="AN99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV99" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW99" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" t="s" s="4">
         <v>230</v>
       </c>
       <c r="D100" t="s">
         <v>60</v>
       </c>
       <c r="E100" t="s">
         <v>50</v>
       </c>
       <c r="F100" t="s">
         <v>151</v>
       </c>
       <c r="G100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H100" t="s" s="5">
@@ -16678,54 +16678,54 @@
       <c r="AN100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV100" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW100" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" t="s" s="4">
         <v>232</v>
       </c>
       <c r="D101" t="s">
         <v>60</v>
       </c>
       <c r="E101" t="s">
         <v>50</v>
       </c>
       <c r="F101" t="s">
         <v>103</v>
       </c>
       <c r="G101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H101" t="s" s="5">
@@ -16827,54 +16827,54 @@
       <c r="AN101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV101" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW101" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" t="s" s="4">
         <v>234</v>
       </c>
       <c r="D102" t="s">
         <v>60</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
       <c r="F102" t="s">
         <v>107</v>
       </c>
       <c r="G102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H102" t="s" s="5">
@@ -16976,54 +16976,54 @@
       <c r="AN102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV102" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW102" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" t="s" s="4">
         <v>236</v>
       </c>
       <c r="D103" t="s">
         <v>60</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>107</v>
       </c>
       <c r="G103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H103" t="s" s="5">
@@ -17125,54 +17125,54 @@
       <c r="AN103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW103" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" t="s" s="4">
         <v>238</v>
       </c>
       <c r="D104" t="s">
         <v>60</v>
       </c>
       <c r="E104" t="s">
         <v>69</v>
       </c>
       <c r="F104" t="s">
         <v>175</v>
       </c>
       <c r="G104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H104" t="s" s="5">
@@ -17274,54 +17274,54 @@
       <c r="AN104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW104" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" t="s" s="4">
         <v>240</v>
       </c>
       <c r="D105" t="s">
         <v>60</v>
       </c>
       <c r="E105" t="s">
         <v>69</v>
       </c>
       <c r="F105" t="s">
         <v>117</v>
       </c>
       <c r="G105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H105" t="s" s="5">
@@ -17423,54 +17423,54 @@
       <c r="AN105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW105" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" t="s" s="4">
         <v>242</v>
       </c>
       <c r="D106" t="s">
         <v>60</v>
       </c>
       <c r="E106" t="s">
         <v>69</v>
       </c>
       <c r="F106" t="s">
         <v>125</v>
       </c>
       <c r="G106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H106" t="s" s="5">
@@ -17572,54 +17572,54 @@
       <c r="AN106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW106" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" t="s" s="4">
         <v>244</v>
       </c>
       <c r="D107" t="s">
         <v>60</v>
       </c>
       <c r="E107" t="s">
         <v>69</v>
       </c>
       <c r="F107" t="s">
         <v>245</v>
       </c>
       <c r="G107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H107" t="s" s="5">
@@ -17721,54 +17721,54 @@
       <c r="AN107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV107" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW107" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>246</v>
       </c>
       <c r="C108" t="s" s="4">
         <v>247</v>
       </c>
       <c r="D108" t="s">
         <v>60</v>
       </c>
       <c r="E108" t="s">
         <v>69</v>
       </c>
       <c r="F108" t="s">
         <v>245</v>
       </c>
       <c r="G108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H108" t="s" s="5">
@@ -17870,54 +17870,54 @@
       <c r="AN108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU108" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW108" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>248</v>
       </c>
       <c r="C109" t="s" s="4">
         <v>249</v>
       </c>
       <c r="D109" t="s">
         <v>60</v>
       </c>
       <c r="E109" t="s">
         <v>69</v>
       </c>
       <c r="F109" t="s">
         <v>105</v>
       </c>
       <c r="G109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H109" t="s" s="5">
@@ -18019,54 +18019,54 @@
       <c r="AN109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU109" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV109" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW109" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>250</v>
       </c>
       <c r="C110" t="s" s="4">
         <v>251</v>
       </c>
       <c r="D110" t="s">
         <v>60</v>
       </c>
       <c r="E110" t="s">
         <v>50</v>
       </c>
       <c r="F110" t="s">
         <v>107</v>
       </c>
       <c r="G110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H110" t="s" s="5">
@@ -18168,54 +18168,54 @@
       <c r="AN110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU110" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV110" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW110" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>4632Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання та затвердження проектів землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D111" t="s">
         <v>75</v>
       </c>
       <c r="E111" t="s">
         <v>69</v>
       </c>
       <c r="F111" t="s">
         <v>87</v>
       </c>
       <c r="G111" t="s" s="5">
         <v>54</v>
@@ -18319,54 +18319,54 @@
       <c r="AN111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU111" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW111" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>4633Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання та затвердження проектів землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D112" t="s">
         <v>75</v>
       </c>
       <c r="E112" t="s">
         <v>69</v>
       </c>
       <c r="F112" t="s">
         <v>125</v>
       </c>
       <c r="G112" t="s" s="5">
         <v>54</v>
@@ -18470,54 +18470,54 @@
       <c r="AN112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU112" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW112" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>254</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>4639Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання, затвердження проєктів землеустрою щодо відведення земельних ділянок безоплатно у власність для</t>
         </is>
       </c>
       <c r="D113" t="s">
         <v>49</v>
       </c>
       <c r="E113" t="s">
         <v>50</v>
       </c>
       <c r="F113" t="s">
         <v>84</v>
       </c>
       <c r="G113" t="s" s="5">
         <v>53</v>
@@ -18621,54 +18621,54 @@
       <c r="AN113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV113" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW113" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>4640Про розгляд звернень фізичних осіб щодо погодження поділу, надання земельних ділянок в оренду, включення їх до переліку земельних ділянок несільськогосподарського призначення, щодо яких</t>
         </is>
       </c>
       <c r="D114" t="s">
         <v>56</v>
       </c>
       <c r="E114" t="s">
         <v>69</v>
       </c>
       <c r="F114" t="s">
         <v>111</v>
       </c>
       <c r="G114" t="s" s="5">
         <v>52</v>
@@ -18772,54 +18772,54 @@
       <c r="AN114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU114" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV114" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW114" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>256</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>4642Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання та затвердження проектів землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D115" t="s">
         <v>75</v>
       </c>
       <c r="E115" t="s">
         <v>50</v>
       </c>
       <c r="F115" t="s">
         <v>151</v>
       </c>
       <c r="G115" t="s" s="5">
         <v>52</v>
@@ -18923,54 +18923,54 @@
       <c r="AN115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU115" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV115" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW115" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" t="s" s="4">
         <v>258</v>
       </c>
       <c r="D116" t="s">
         <v>49</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
       <c r="F116" t="s">
         <v>97</v>
       </c>
       <c r="G116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H116" t="s" s="5">
@@ -19072,54 +19072,54 @@
       <c r="AN116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU116" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV116" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW116" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>4686Про хід виконання Інтегрованої концепції розвитку середмістя Чернівців до 2030 року, затвердженої рішенням міської ради VI скликання від 25.09.2015р. № 1727.</t>
         </is>
       </c>
       <c r="D117" t="s">
         <v>49</v>
       </c>
       <c r="E117" t="s">
         <v>50</v>
       </c>
       <c r="F117" t="s">
         <v>151</v>
       </c>
       <c r="G117" t="s" s="5">
         <v>53</v>
@@ -19223,54 +19223,54 @@
       <c r="AN117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT117" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV117" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW117" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>260</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>4688Про затвердження рішення виконавчого комітету міської ради від 24.03.2020р. №159/7 «Про розгляд звернення Західного офісу Держаудитслужби щодо відшкодування витрат понесених на здійснення</t>
         </is>
       </c>
       <c r="D118" t="s">
         <v>49</v>
       </c>
       <c r="E118" t="s">
         <v>50</v>
       </c>
       <c r="F118" t="s">
         <v>63</v>
       </c>
       <c r="G118" t="s" s="5">
         <v>53</v>
@@ -19374,54 +19374,54 @@
       <c r="AN118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV118" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW118" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>261</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>4689Про рішення виконавчого комітету міської ради від 14.01.2020р. № 10/1 «Про розгляд звернення фізичної особи – підприємця Лупуляка Р.І. щодо здійснення невід’ємних поліпшень об’єкта оренди за</t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>56</v>
       </c>
       <c r="E119" t="s">
         <v>50</v>
       </c>
       <c r="F119" t="s">
         <v>99</v>
       </c>
       <c r="G119" t="s" s="5">
         <v>53</v>
@@ -19525,54 +19525,54 @@
       <c r="AN119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV119" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW119" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>262</v>
       </c>
       <c r="C120" t="s" s="4">
         <v>263</v>
       </c>
       <c r="D120" t="s">
         <v>60</v>
       </c>
       <c r="E120" t="s">
         <v>69</v>
       </c>
       <c r="F120" t="s">
         <v>113</v>
       </c>
       <c r="G120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H120" t="s" s="5">
@@ -19674,54 +19674,54 @@
       <c r="AN120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU120" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV120" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW120" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>264</v>
       </c>
       <c r="C121" t="s" s="4">
         <v>265</v>
       </c>
       <c r="D121" t="s">
         <v>60</v>
       </c>
       <c r="E121" t="s">
         <v>69</v>
       </c>
       <c r="F121" t="s">
         <v>119</v>
       </c>
       <c r="G121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H121" t="s" s="5">
@@ -19823,54 +19823,54 @@
       <c r="AN121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV121" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW121" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>266</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>4692Про рішення виконавчого комітету міської ради від 14.01.2020р. № 10/1 «Про розгляд звернення фізичної особи – підприємця Лупуляка Р.І. щодо здійснення невід’ємних поліпшень об’єкта оренди за</t>
         </is>
       </c>
       <c r="D122" t="s">
         <v>75</v>
       </c>
       <c r="E122" t="s">
         <v>69</v>
       </c>
       <c r="F122" t="s">
         <v>129</v>
       </c>
       <c r="G122" t="s" s="5">
         <v>53</v>
@@ -19974,54 +19974,54 @@
       <c r="AN122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV122" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW122" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>267</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>4693Про рішення виконавчого комітету міської ради від 14.04.2020р. №182/8 «Про розгляд звернення фізичної особи – підприємця Любки-Труфіної Лесі Орестівни щодо здійснення невід’ємних поліпшень</t>
         </is>
       </c>
       <c r="D123" t="s">
         <v>49</v>
       </c>
       <c r="E123" t="s">
         <v>69</v>
       </c>
       <c r="F123" t="s">
         <v>129</v>
       </c>
       <c r="G123" t="s" s="5">
         <v>53</v>
@@ -20125,54 +20125,54 @@
       <c r="AN123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV123" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW123" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>268</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
           <t>4694Про рішення виконавчого комітету міської ради від 24.12.2019р. №754/28 «Про передачу основних засобів».</t>
         </is>
       </c>
       <c r="D124" t="s">
         <v>56</v>
       </c>
       <c r="E124" t="s">
         <v>50</v>
       </c>
       <c r="F124" t="s">
         <v>97</v>
       </c>
       <c r="G124" t="s" s="5">
         <v>53</v>
@@ -20276,54 +20276,54 @@
       <c r="AN124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV124" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AW124" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>269</v>
       </c>
       <c r="C125" t="s" s="4">
         <v>270</v>
       </c>
       <c r="D125" t="s">
         <v>60</v>
       </c>
       <c r="E125" t="s">
         <v>69</v>
       </c>
       <c r="F125" t="s">
         <v>117</v>
       </c>
       <c r="G125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H125" t="s" s="5">
@@ -20425,54 +20425,54 @@
       <c r="AN125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT125" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AW125" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>271</v>
       </c>
       <c r="C126" t="s" s="4">
         <v>272</v>
       </c>
       <c r="D126" t="s">
         <v>60</v>
       </c>
       <c r="E126" t="s">
         <v>50</v>
       </c>
       <c r="F126" t="s">
         <v>99</v>
       </c>
       <c r="G126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H126" t="s" s="5">
@@ -20574,54 +20574,54 @@
       <c r="AN126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU126" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW126" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>273</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>4698Про рішення виконавчого комітету міської ради від 24.12.2019р. №754/28 «Про передачу основних засобів».</t>
         </is>
       </c>
       <c r="D127" t="s">
         <v>75</v>
       </c>
       <c r="E127" t="s">
         <v>50</v>
       </c>
       <c r="F127" t="s">
         <v>81</v>
       </c>
       <c r="G127" t="s" s="5">
         <v>53</v>
@@ -21474,54 +21474,54 @@
       <c r="AN132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR132" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT132" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU132" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW132" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>282</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>4705Про розгляд звернення громадянина Гайбу Г.Я. щодо надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки.</t>
         </is>
       </c>
       <c r="D133" t="s">
         <v>75</v>
       </c>
       <c r="E133" t="s">
         <v>69</v>
       </c>
       <c r="F133" t="s">
         <v>119</v>
       </c>
       <c r="G133" t="s" s="5">
         <v>53</v>
@@ -21625,54 +21625,54 @@
       <c r="AN133" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP133" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ133" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR133" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS133" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT133" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU133" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV133" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW133" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>283</v>
       </c>
       <c r="C134" t="s" s="4">
         <v>284</v>
       </c>
       <c r="D134" t="s">
         <v>60</v>
       </c>
       <c r="E134" t="s">
         <v>69</v>
       </c>
       <c r="F134" t="s">
         <v>125</v>
       </c>
       <c r="G134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H134" t="s" s="5">
@@ -21774,54 +21774,54 @@
       <c r="AN134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU134" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AW134" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>285</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>4707Про розгляд звернення громадянина Гайбу Г.Я. щодо надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки.</t>
         </is>
       </c>
       <c r="D135" t="s">
         <v>75</v>
       </c>
       <c r="E135" t="s">
         <v>69</v>
       </c>
       <c r="F135" t="s">
         <v>87</v>
       </c>
       <c r="G135" t="s" s="5">
         <v>53</v>
@@ -21925,54 +21925,54 @@
       <c r="AN135" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR135" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV135" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW135" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>286</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>4709Про затвердження умов продажу земельної ділянки несільського-сподарського призначення за адресою вул.Хотинська,54-Д, право оренди якої виставлятиметься на земельні торги у формі аукціону</t>
         </is>
       </c>
       <c r="D136" t="s">
         <v>56</v>
       </c>
       <c r="E136" t="s">
         <v>50</v>
       </c>
       <c r="F136" t="s">
         <v>63</v>
       </c>
       <c r="G136" t="s" s="5">
         <v>53</v>
@@ -22076,54 +22076,54 @@
       <c r="AN136" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP136" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ136" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR136" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS136" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AT136" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU136" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV136" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW136" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>287</v>
       </c>
       <c r="C137" t="s" s="4">
         <v>288</v>
       </c>
       <c r="D137" t="s">
         <v>60</v>
       </c>
       <c r="E137" t="s">
         <v>69</v>
       </c>
       <c r="F137" t="s">
         <v>289</v>
       </c>
       <c r="G137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H137" t="s" s="5">
@@ -22374,54 +22374,54 @@
       <c r="AN138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ138" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR138" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT138" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU138" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV138" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW138" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>292</v>
       </c>
       <c r="C139" t="s" s="4">
         <v>293</v>
       </c>
       <c r="D139" t="s">
         <v>60</v>
       </c>
       <c r="E139" t="s">
         <v>50</v>
       </c>
       <c r="F139" t="s">
         <v>81</v>
       </c>
       <c r="G139" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H139" t="s" s="5">
@@ -22825,54 +22825,54 @@
       <c r="AN141" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS141" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT141" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU141" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV141" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW141" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>296</v>
       </c>
       <c r="C142" t="s" s="4">
         <v>297</v>
       </c>
       <c r="D142" t="s">
         <v>60</v>
       </c>
       <c r="E142" t="s">
         <v>50</v>
       </c>
       <c r="F142" t="s">
         <v>107</v>
       </c>
       <c r="G142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H142" t="s" s="5">
@@ -23274,54 +23274,54 @@
       <c r="AN144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU144" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV144" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW144" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>301</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>4718Про розгляд звернень юридичних осіб та фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, визнання такими, що втратили чинність, та</t>
         </is>
       </c>
       <c r="D145" t="s">
         <v>56</v>
       </c>
       <c r="E145" t="s">
         <v>50</v>
       </c>
       <c r="F145" t="s">
         <v>151</v>
       </c>
       <c r="G145" t="s" s="5">
         <v>53</v>
@@ -23425,54 +23425,54 @@
       <c r="AN145" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO145" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP145" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ145" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR145" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS145" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT145" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU145" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV145" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW145" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>302</v>
       </c>
       <c r="C146" t="s" s="4">
         <v>303</v>
       </c>
       <c r="D146" t="s">
         <v>60</v>
       </c>
       <c r="E146" t="s">
         <v>50</v>
       </c>
       <c r="F146" t="s">
         <v>84</v>
       </c>
       <c r="G146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H146" t="s" s="5">
@@ -24176,54 +24176,54 @@
       <c r="AN150" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO150" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP150" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ150" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR150" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS150" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AT150" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU150" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV150" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AW150" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>309</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
           <t>4724Про розгляд звернень громадян щодо поновлення договорів оренди землі, затвердження проєктів землеустрою щодо відведення та надання земельних ділянок в оренду, визнання такими, що втратили</t>
         </is>
       </c>
       <c r="D151" t="s">
         <v>56</v>
       </c>
       <c r="E151" t="s">
         <v>50</v>
       </c>
       <c r="F151" t="s">
         <v>63</v>
       </c>
       <c r="G151" t="s" s="5">
         <v>53</v>
@@ -24476,54 +24476,54 @@
       <c r="AN152" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP152" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ152" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR152" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS152" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AT152" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU152" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV152" t="s" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AW152" t="s" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>312</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
           <t>4726Про розгляд звернень громадян щодо поновлення договорів оренди землі, затвердження проєктів землеустрою щодо відведення та надання земельних ділянок в оренду, визнання такими, що втратили</t>
         </is>
       </c>
       <c r="D153" t="s">
         <v>75</v>
       </c>
       <c r="E153" t="s">
         <v>50</v>
       </c>
       <c r="F153" t="s">
         <v>63</v>
       </c>
       <c r="G153" t="s" s="5">
         <v>53</v>
@@ -24929,54 +24929,54 @@
       <c r="AN155" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO155" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS155" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU155" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV155" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW155" t="s" s="5">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>315</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
           <t>4729Про розгляд звернення Волошиної Н.О. щодо надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки безоплатно у власність в садівничому товаристві «Надія» для</t>
         </is>
       </c>
       <c r="D156" t="s">
         <v>49</v>
       </c>
       <c r="E156" t="s">
         <v>50</v>
       </c>
       <c r="F156" t="s">
         <v>103</v>
       </c>
       <c r="G156" t="s" s="5">
         <v>53</v>
@@ -25231,54 +25231,54 @@
       <c r="AN157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP157" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ157" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT157" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU157" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV157" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW157" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>317</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
           <t>4752Про розгляд електронної петиції № 13 гр.Данка А.Г. щодо регулювання світлофорів на перехресті вул.Небесної Сотні і проспекту Незалежності.</t>
         </is>
       </c>
       <c r="D158" t="s">
         <v>49</v>
       </c>
       <c r="E158" t="s">
         <v>50</v>
       </c>
       <c r="F158" t="s">
         <v>84</v>
       </c>
       <c r="G158" t="s" s="5">
         <v>53</v>
@@ -25382,54 +25382,54 @@
       <c r="AN158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP158" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ158" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS158" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT158" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU158" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV158" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW158" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>318</v>
       </c>
       <c r="C159" t="s" s="4">
         <v>319</v>
       </c>
       <c r="D159" t="s">
         <v>49</v>
       </c>
       <c r="E159" t="s">
         <v>50</v>
       </c>
       <c r="F159" t="s">
         <v>63</v>
       </c>
       <c r="G159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H159" t="s" s="5">
@@ -25531,54 +25531,54 @@
       <c r="AN159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP159" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ159" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS159" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT159" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU159" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV159" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW159" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>320</v>
       </c>
       <c r="C160" t="inlineStr" s="4">
         <is>
           <t>4754Про розгляд електронної петиції № 228 гр. Татаренкової Т.В. «Загальний доступ до систем відеоспостереження МКП «Центр стерилізації тварин» через інтернет».</t>
         </is>
       </c>
       <c r="D160" t="s">
         <v>56</v>
       </c>
       <c r="E160" t="s">
         <v>50</v>
       </c>
       <c r="F160" t="s">
         <v>63</v>
       </c>
       <c r="G160" t="s" s="5">
         <v>53</v>
@@ -25682,54 +25682,54 @@
       <c r="AN160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP160" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ160" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS160" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT160" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU160" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV160" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW160" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>321</v>
       </c>
       <c r="C161" t="s" s="4">
         <v>322</v>
       </c>
       <c r="D161" t="s">
         <v>60</v>
       </c>
       <c r="E161" t="s">
         <v>50</v>
       </c>
       <c r="F161" t="s">
         <v>84</v>
       </c>
       <c r="G161" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H161" t="s" s="5">
@@ -25831,54 +25831,54 @@
       <c r="AN161" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO161" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP161" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ161" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR161" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS161" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT161" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU161" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV161" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW161" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>323</v>
       </c>
       <c r="C162" t="inlineStr" s="4">
         <is>
           <t>4756Про розгляд електронної петиції № 228 гр. Татаренкової Т.В. «Загальний доступ до систем відеоспостереження МКП «Центр стерилізації тварин» через інтернет».</t>
         </is>
       </c>
       <c r="D162" t="s">
         <v>75</v>
       </c>
       <c r="E162" t="s">
         <v>50</v>
       </c>
       <c r="F162" t="s">
         <v>99</v>
       </c>
       <c r="G162" t="s" s="5">
         <v>53</v>
@@ -25982,54 +25982,54 @@
       <c r="AN162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP162" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ162" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS162" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT162" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU162" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV162" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW162" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>324</v>
       </c>
       <c r="C163" t="inlineStr" s="4">
         <is>
           <t>4757Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців та надання його в оренду.</t>
         </is>
       </c>
       <c r="D163" t="s">
         <v>56</v>
       </c>
       <c r="E163" t="s">
         <v>50</v>
       </c>
       <c r="F163" t="s">
         <v>66</v>
       </c>
       <c r="G163" t="s" s="5">
         <v>53</v>
@@ -26133,54 +26133,54 @@
       <c r="AN163" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO163" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP163" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ163" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR163" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS163" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT163" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU163" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV163" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW163" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>325</v>
       </c>
       <c r="C164" t="s" s="4">
         <v>326</v>
       </c>
       <c r="D164" t="s">
         <v>60</v>
       </c>
       <c r="E164" t="s">
         <v>50</v>
       </c>
       <c r="F164" t="s">
         <v>51</v>
       </c>
       <c r="G164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H164" t="s" s="5">
@@ -26282,54 +26282,54 @@
       <c r="AN164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP164" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ164" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR164" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS164" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT164" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU164" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV164" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW164" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>327</v>
       </c>
       <c r="C165" t="s" s="4">
         <v>328</v>
       </c>
       <c r="D165" t="s">
         <v>60</v>
       </c>
       <c r="E165" t="s">
         <v>50</v>
       </c>
       <c r="F165" t="s">
         <v>66</v>
       </c>
       <c r="G165" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H165" t="s" s="5">
@@ -26431,54 +26431,54 @@
       <c r="AN165" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO165" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP165" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ165" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR165" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS165" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT165" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU165" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV165" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW165" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>329</v>
       </c>
       <c r="C166" t="inlineStr" s="4">
         <is>
           <t>4760Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців та надання його в оренду.</t>
         </is>
       </c>
       <c r="D166" t="s">
         <v>75</v>
       </c>
       <c r="E166" t="s">
         <v>50</v>
       </c>
       <c r="F166" t="s">
         <v>97</v>
       </c>
       <c r="G166" t="s" s="5">
         <v>53</v>
@@ -26582,54 +26582,54 @@
       <c r="AN166" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO166" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP166" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ166" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR166" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS166" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT166" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU166" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV166" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW166" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>330</v>
       </c>
       <c r="C167" t="inlineStr" s="4">
         <is>
           <t>4762Про включення до Переліку другого типу частини нежитлового приміщення на вул. Шептицького Андрея митрополита, 9 та надання його в оренду.</t>
         </is>
       </c>
       <c r="D167" t="s">
         <v>49</v>
       </c>
       <c r="E167" t="s">
         <v>50</v>
       </c>
       <c r="F167" t="s">
         <v>63</v>
       </c>
       <c r="G167" t="s" s="5">
         <v>53</v>
@@ -26733,54 +26733,54 @@
       <c r="AN167" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO167" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP167" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ167" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR167" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS167" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT167" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU167" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV167" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW167" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>331</v>
       </c>
       <c r="C168" t="inlineStr" s="4">
         <is>
           <t>4763Про укладення додаткових договорів до договорів оренди нерухомого майна, що на праві власності належить територіальній громаді м.Чернівців, в частині зміни площі орендованого майна.</t>
         </is>
       </c>
       <c r="D168" t="s">
         <v>49</v>
       </c>
       <c r="E168" t="s">
         <v>50</v>
       </c>
       <c r="F168" t="s">
         <v>57</v>
       </c>
       <c r="G168" t="s" s="5">
         <v>53</v>
@@ -26884,54 +26884,54 @@
       <c r="AN168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP168" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ168" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR168" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS168" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT168" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU168" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV168" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW168" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>332</v>
       </c>
       <c r="C169" t="inlineStr" s="4">
         <is>
           <t>4764Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Космодем’янської Зої, 19-А.</t>
         </is>
       </c>
       <c r="D169" t="s">
         <v>49</v>
       </c>
       <c r="E169" t="s">
         <v>69</v>
       </c>
       <c r="F169" t="s">
         <v>166</v>
       </c>
       <c r="G169" t="s" s="5">
         <v>53</v>
@@ -27035,54 +27035,54 @@
       <c r="AN169" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO169" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP169" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS169" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV169" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW169" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>333</v>
       </c>
       <c r="C170" t="inlineStr" s="4">
         <is>
           <t>4765Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Космодем’янської Зої, 19-А.</t>
         </is>
       </c>
       <c r="D170" t="s">
         <v>49</v>
       </c>
       <c r="E170" t="s">
         <v>50</v>
       </c>
       <c r="F170" t="s">
         <v>66</v>
       </c>
       <c r="G170" t="s" s="5">
         <v>53</v>
@@ -27186,54 +27186,54 @@
       <c r="AN170" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO170" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP170" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ170" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR170" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS170" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT170" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU170" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV170" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW170" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>334</v>
       </c>
       <c r="C171" t="inlineStr" s="4">
         <is>
           <t>4766Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Драгоманова Михайла, 16.</t>
         </is>
       </c>
       <c r="D171" t="s">
         <v>49</v>
       </c>
       <c r="E171" t="s">
         <v>50</v>
       </c>
       <c r="F171" t="s">
         <v>66</v>
       </c>
       <c r="G171" t="s" s="5">
         <v>53</v>
@@ -27337,54 +27337,54 @@
       <c r="AN171" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO171" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP171" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ171" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR171" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS171" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT171" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU171" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV171" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW171" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>335</v>
       </c>
       <c r="C172" t="inlineStr" s="4">
         <is>
           <t>4767Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Максимовича Євгена, 6.</t>
         </is>
       </c>
       <c r="D172" t="s">
         <v>49</v>
       </c>
       <c r="E172" t="s">
         <v>50</v>
       </c>
       <c r="F172" t="s">
         <v>66</v>
       </c>
       <c r="G172" t="s" s="5">
         <v>53</v>
@@ -27488,54 +27488,54 @@
       <c r="AN172" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO172" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP172" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ172" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR172" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS172" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT172" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU172" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV172" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW172" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>336</v>
       </c>
       <c r="C173" t="inlineStr" s="4">
         <is>
           <t>4768Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Нагірна, 14.</t>
         </is>
       </c>
       <c r="D173" t="s">
         <v>49</v>
       </c>
       <c r="E173" t="s">
         <v>50</v>
       </c>
       <c r="F173" t="s">
         <v>57</v>
       </c>
       <c r="G173" t="s" s="5">
         <v>53</v>
@@ -27639,54 +27639,54 @@
       <c r="AN173" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO173" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP173" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ173" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR173" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS173" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT173" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU173" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV173" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW173" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>337</v>
       </c>
       <c r="C174" t="inlineStr" s="4">
         <is>
           <t>4769Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Нагірна, 16.</t>
         </is>
       </c>
       <c r="D174" t="s">
         <v>49</v>
       </c>
       <c r="E174" t="s">
         <v>50</v>
       </c>
       <c r="F174" t="s">
         <v>51</v>
       </c>
       <c r="G174" t="s" s="5">
         <v>53</v>
@@ -27790,54 +27790,54 @@
       <c r="AN174" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO174" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP174" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ174" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR174" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS174" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT174" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU174" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV174" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW174" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>338</v>
       </c>
       <c r="C175" t="inlineStr" s="4">
         <is>
           <t>4770Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Обертинська, 10.</t>
         </is>
       </c>
       <c r="D175" t="s">
         <v>49</v>
       </c>
       <c r="E175" t="s">
         <v>50</v>
       </c>
       <c r="F175" t="s">
         <v>57</v>
       </c>
       <c r="G175" t="s" s="5">
         <v>53</v>
@@ -27941,54 +27941,54 @@
       <c r="AN175" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO175" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP175" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ175" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR175" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS175" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT175" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU175" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV175" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW175" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>339</v>
       </c>
       <c r="C176" t="inlineStr" s="4">
         <is>
           <t>4771Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Руська, 57.</t>
         </is>
       </c>
       <c r="D176" t="s">
         <v>49</v>
       </c>
       <c r="E176" t="s">
         <v>50</v>
       </c>
       <c r="F176" t="s">
         <v>51</v>
       </c>
       <c r="G176" t="s" s="5">
         <v>53</v>
@@ -28092,54 +28092,54 @@
       <c r="AN176" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO176" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP176" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ176" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR176" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS176" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT176" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU176" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV176" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW176" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>340</v>
       </c>
       <c r="C177" t="inlineStr" s="4">
         <is>
           <t>4772Про приватизацію об’єкта комунальної власності міста Чернівців за адресою вул.Руська, 112.</t>
         </is>
       </c>
       <c r="D177" t="s">
         <v>49</v>
       </c>
       <c r="E177" t="s">
         <v>50</v>
       </c>
       <c r="F177" t="s">
         <v>51</v>
       </c>
       <c r="G177" t="s" s="5">
         <v>53</v>
@@ -28243,54 +28243,54 @@
       <c r="AN177" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO177" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP177" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ177" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR177" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS177" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT177" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU177" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV177" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW177" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>341</v>
       </c>
       <c r="C178" t="inlineStr" s="4">
         <is>
           <t>4775Про розгляд звернень громадян щодо надання дозволу на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D178" t="s">
         <v>56</v>
       </c>
       <c r="E178" t="s">
         <v>50</v>
       </c>
       <c r="F178" t="s">
         <v>97</v>
       </c>
       <c r="G178" t="s" s="5">
         <v>53</v>
@@ -28394,54 +28394,54 @@
       <c r="AN178" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO178" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP178" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ178" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR178" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS178" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT178" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU178" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV178" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW178" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>342</v>
       </c>
       <c r="C179" t="s" s="4">
         <v>343</v>
       </c>
       <c r="D179" t="s">
         <v>60</v>
       </c>
       <c r="E179" t="s">
         <v>69</v>
       </c>
       <c r="F179" t="s">
         <v>87</v>
       </c>
       <c r="G179" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H179" t="s" s="5">
@@ -28543,54 +28543,54 @@
       <c r="AN179" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO179" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU179" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV179" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW179" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>345</v>
       </c>
       <c r="C180" t="s" s="4">
         <v>346</v>
       </c>
       <c r="D180" t="s">
         <v>60</v>
       </c>
       <c r="E180" t="s">
         <v>50</v>
       </c>
       <c r="F180" t="s">
         <v>103</v>
       </c>
       <c r="G180" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H180" t="s" s="5">
@@ -28692,54 +28692,54 @@
       <c r="AN180" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO180" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP180" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ180" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR180" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS180" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT180" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU180" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV180" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW180" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>347</v>
       </c>
       <c r="C181" t="s" s="4">
         <v>348</v>
       </c>
       <c r="D181" t="s">
         <v>60</v>
       </c>
       <c r="E181" t="s">
         <v>50</v>
       </c>
       <c r="F181" t="s">
         <v>63</v>
       </c>
       <c r="G181" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H181" t="s" s="5">
@@ -28841,54 +28841,54 @@
       <c r="AN181" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO181" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP181" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ181" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR181" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS181" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT181" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU181" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV181" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW181" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>349</v>
       </c>
       <c r="C182" t="inlineStr" s="4">
         <is>
           <t>4779Про розгляд звернень громадян щодо надання дозволу на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D182" t="s">
         <v>75</v>
       </c>
       <c r="E182" t="s">
         <v>50</v>
       </c>
       <c r="F182" t="s">
         <v>81</v>
       </c>
       <c r="G182" t="s" s="5">
         <v>53</v>
@@ -28992,54 +28992,54 @@
       <c r="AN182" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO182" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP182" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ182" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR182" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS182" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT182" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU182" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV182" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW182" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>350</v>
       </c>
       <c r="C183" t="inlineStr" s="4">
         <is>
           <t>4780Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх торгових</t>
         </is>
       </c>
       <c r="D183" t="s">
         <v>56</v>
       </c>
       <c r="E183" t="s">
         <v>50</v>
       </c>
       <c r="F183" t="s">
         <v>84</v>
       </c>
       <c r="G183" t="s" s="5">
         <v>53</v>
@@ -29143,54 +29143,54 @@
       <c r="AN183" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO183" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP183" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ183" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR183" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS183" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT183" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU183" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV183" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW183" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>351</v>
       </c>
       <c r="C184" t="s" s="4">
         <v>352</v>
       </c>
       <c r="D184" t="s">
         <v>60</v>
       </c>
       <c r="E184" t="s">
         <v>69</v>
       </c>
       <c r="F184" t="s">
         <v>113</v>
       </c>
       <c r="G184" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H184" t="s" s="5">
@@ -29292,54 +29292,54 @@
       <c r="AN184" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO184" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP184" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ184" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR184" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS184" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT184" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU184" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV184" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW184" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>353</v>
       </c>
       <c r="C185" t="s" s="4">
         <v>354</v>
       </c>
       <c r="D185" t="s">
         <v>60</v>
       </c>
       <c r="E185" t="s">
         <v>69</v>
       </c>
       <c r="F185" t="s">
         <v>355</v>
       </c>
       <c r="G185" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H185" t="s" s="5">
@@ -29441,54 +29441,54 @@
       <c r="AN185" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO185" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP185" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ185" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR185" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS185" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT185" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU185" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV185" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW185" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>356</v>
       </c>
       <c r="C186" t="inlineStr" s="4">
         <is>
           <t>4783Про розгляд звернень фізичних осіб – підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх торгових</t>
         </is>
       </c>
       <c r="D186" t="s">
         <v>75</v>
       </c>
       <c r="E186" t="s">
         <v>50</v>
       </c>
       <c r="F186" t="s">
         <v>84</v>
       </c>
       <c r="G186" t="s" s="5">
         <v>53</v>
@@ -29592,54 +29592,54 @@
       <c r="AN186" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO186" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP186" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ186" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR186" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS186" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT186" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU186" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV186" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW186" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>357</v>
       </c>
       <c r="C187" t="inlineStr" s="4">
         <is>
           <t>4784Про розгляд звернення товариства з додатковою відповідальністю «Чернівецька пересувна механізована колона №76».</t>
         </is>
       </c>
       <c r="D187" t="s">
         <v>49</v>
       </c>
       <c r="E187" t="s">
         <v>50</v>
       </c>
       <c r="F187" t="s">
         <v>84</v>
       </c>
       <c r="G187" t="s" s="5">
         <v>53</v>
@@ -29743,54 +29743,54 @@
       <c r="AN187" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO187" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP187" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ187" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR187" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS187" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT187" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU187" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV187" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW187" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>358</v>
       </c>
       <c r="C188" t="inlineStr" s="4">
         <is>
           <t>4785Про розгляд звернення Царюченка І.В. щодо надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки.</t>
         </is>
       </c>
       <c r="D188" t="s">
         <v>49</v>
       </c>
       <c r="E188" t="s">
         <v>50</v>
       </c>
       <c r="F188" t="s">
         <v>51</v>
       </c>
       <c r="G188" t="s" s="5">
         <v>53</v>
@@ -29894,54 +29894,54 @@
       <c r="AN188" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO188" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP188" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ188" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR188" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS188" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT188" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU188" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV188" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW188" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>359</v>
       </c>
       <c r="C189" t="inlineStr" s="4">
         <is>
           <t>4787Про розгляд звернень юридичних та фізичних осіб щодо надання земельних ділянок в постійне користування, затвердження технічних документацій із землеустрою щодо встановлення (відновлення)</t>
         </is>
       </c>
       <c r="D189" t="s">
         <v>49</v>
       </c>
       <c r="E189" t="s">
         <v>50</v>
       </c>
       <c r="F189" t="s">
         <v>99</v>
       </c>
       <c r="G189" t="s" s="5">
         <v>53</v>
@@ -30045,54 +30045,54 @@
       <c r="AN189" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO189" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP189" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ189" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR189" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS189" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT189" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU189" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV189" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW189" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>360</v>
       </c>
       <c r="C190" t="inlineStr" s="4">
         <is>
           <t>4788Про розгляд звернень фізичних осіб-підприємців та юридичних осіб щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D190" t="s">
         <v>56</v>
       </c>
       <c r="E190" t="s">
         <v>50</v>
       </c>
       <c r="F190" t="s">
         <v>63</v>
       </c>
       <c r="G190" t="s" s="5">
         <v>53</v>
@@ -30196,54 +30196,54 @@
       <c r="AN190" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO190" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP190" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ190" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR190" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS190" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT190" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU190" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV190" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW190" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>361</v>
       </c>
       <c r="C191" t="s" s="4">
         <v>362</v>
       </c>
       <c r="D191" t="s">
         <v>60</v>
       </c>
       <c r="E191" t="s">
         <v>50</v>
       </c>
       <c r="F191" t="s">
         <v>84</v>
       </c>
       <c r="G191" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H191" t="s" s="5">
@@ -30345,54 +30345,54 @@
       <c r="AN191" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO191" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP191" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ191" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR191" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS191" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT191" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU191" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV191" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW191" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>363</v>
       </c>
       <c r="C192" t="s" s="4">
         <v>364</v>
       </c>
       <c r="D192" t="s">
         <v>60</v>
       </c>
       <c r="E192" t="s">
         <v>50</v>
       </c>
       <c r="F192" t="s">
         <v>103</v>
       </c>
       <c r="G192" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H192" t="s" s="5">
@@ -30494,54 +30494,54 @@
       <c r="AN192" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO192" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP192" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ192" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR192" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS192" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT192" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU192" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV192" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW192" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>365</v>
       </c>
       <c r="C193" t="s" s="4">
         <v>366</v>
       </c>
       <c r="D193" t="s">
         <v>60</v>
       </c>
       <c r="E193" t="s">
         <v>50</v>
       </c>
       <c r="F193" t="s">
         <v>107</v>
       </c>
       <c r="G193" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H193" t="s" s="5">
@@ -30643,54 +30643,54 @@
       <c r="AN193" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO193" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP193" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ193" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR193" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS193" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT193" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU193" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV193" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW193" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>367</v>
       </c>
       <c r="C194" t="s" s="4">
         <v>368</v>
       </c>
       <c r="D194" t="s">
         <v>60</v>
       </c>
       <c r="E194" t="s">
         <v>50</v>
       </c>
       <c r="F194" t="s">
         <v>57</v>
       </c>
       <c r="G194" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H194" t="s" s="5">
@@ -30792,54 +30792,54 @@
       <c r="AN194" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO194" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP194" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ194" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR194" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS194" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT194" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU194" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV194" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW194" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>369</v>
       </c>
       <c r="C195" t="s" s="4">
         <v>370</v>
       </c>
       <c r="D195" t="s">
         <v>60</v>
       </c>
       <c r="E195" t="s">
         <v>50</v>
       </c>
       <c r="F195" t="s">
         <v>97</v>
       </c>
       <c r="G195" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H195" t="s" s="5">
@@ -30941,54 +30941,54 @@
       <c r="AN195" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO195" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP195" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ195" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR195" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS195" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT195" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU195" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV195" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW195" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>371</v>
       </c>
       <c r="C196" t="inlineStr" s="4">
         <is>
           <t>4794Про розгляд звернень фізичних осіб-підприємців та юридичних осіб щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D196" t="s">
         <v>75</v>
       </c>
       <c r="E196" t="s">
         <v>50</v>
       </c>
       <c r="F196" t="s">
         <v>66</v>
       </c>
       <c r="G196" t="s" s="5">
         <v>53</v>
@@ -31092,54 +31092,54 @@
       <c r="AN196" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO196" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP196" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ196" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR196" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS196" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT196" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU196" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV196" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW196" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>372</v>
       </c>
       <c r="C197" t="inlineStr" s="4">
         <is>
           <t>4795Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду, визнання такими, що</t>
         </is>
       </c>
       <c r="D197" t="s">
         <v>56</v>
       </c>
       <c r="E197" t="s">
         <v>50</v>
       </c>
       <c r="F197" t="s">
         <v>51</v>
       </c>
       <c r="G197" t="s" s="5">
         <v>53</v>
@@ -31243,54 +31243,54 @@
       <c r="AN197" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO197" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP197" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ197" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR197" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS197" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT197" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU197" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV197" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW197" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>373</v>
       </c>
       <c r="C198" t="s" s="4">
         <v>374</v>
       </c>
       <c r="D198" t="s">
         <v>60</v>
       </c>
       <c r="E198" t="s">
         <v>50</v>
       </c>
       <c r="F198" t="s">
         <v>57</v>
       </c>
       <c r="G198" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H198" t="s" s="5">
@@ -31392,54 +31392,54 @@
       <c r="AN198" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO198" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP198" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ198" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR198" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS198" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT198" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU198" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV198" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW198" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>375</v>
       </c>
       <c r="C199" t="s" s="4">
         <v>376</v>
       </c>
       <c r="D199" t="s">
         <v>60</v>
       </c>
       <c r="E199" t="s">
         <v>50</v>
       </c>
       <c r="F199" t="s">
         <v>377</v>
       </c>
       <c r="G199" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H199" t="s" s="5">
@@ -31541,54 +31541,54 @@
       <c r="AN199" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO199" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP199" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ199" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR199" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS199" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT199" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU199" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV199" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW199" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>378</v>
       </c>
       <c r="C200" t="inlineStr" s="4">
         <is>
           <t>4798Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду, визнання такими, що</t>
         </is>
       </c>
       <c r="D200" t="s">
         <v>75</v>
       </c>
       <c r="E200" t="s">
         <v>50</v>
       </c>
       <c r="F200" t="s">
         <v>76</v>
       </c>
       <c r="G200" t="s" s="5">
         <v>52</v>
@@ -31692,54 +31692,54 @@
       <c r="AN200" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO200" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP200" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ200" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR200" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS200" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT200" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU200" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV200" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW200" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>379</v>
       </c>
       <c r="C201" t="inlineStr" s="4">
         <is>
           <t>4799Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, затвердження проєктів землеустрою щодо відведення земельних ділянок, визнання такими, що</t>
         </is>
       </c>
       <c r="D201" t="s">
         <v>56</v>
       </c>
       <c r="E201" t="s">
         <v>50</v>
       </c>
       <c r="F201" t="s">
         <v>66</v>
       </c>
       <c r="G201" t="s" s="5">
         <v>52</v>
@@ -31843,54 +31843,54 @@
       <c r="AN201" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO201" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP201" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ201" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR201" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS201" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT201" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU201" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV201" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW201" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>380</v>
       </c>
       <c r="C202" t="s" s="4">
         <v>381</v>
       </c>
       <c r="D202" t="s">
         <v>60</v>
       </c>
       <c r="E202" t="s">
         <v>69</v>
       </c>
       <c r="F202" t="s">
         <v>111</v>
       </c>
       <c r="G202" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H202" t="s" s="5">
@@ -31992,54 +31992,54 @@
       <c r="AN202" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO202" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP202" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ202" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR202" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS202" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT202" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU202" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV202" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW202" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>382</v>
       </c>
       <c r="C203" t="s" s="4">
         <v>383</v>
       </c>
       <c r="D203" t="s">
         <v>60</v>
       </c>
       <c r="E203" t="s">
         <v>50</v>
       </c>
       <c r="F203" t="s">
         <v>81</v>
       </c>
       <c r="G203" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H203" t="s" s="5">
@@ -32141,54 +32141,54 @@
       <c r="AN203" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO203" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP203" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ203" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR203" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS203" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT203" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU203" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV203" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW203" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>384</v>
       </c>
       <c r="C204" t="inlineStr" s="4">
         <is>
           <t>4802Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, затвердження проєктів землеустрою щодо відведення земельних ділянок, визнання такими, що</t>
         </is>
       </c>
       <c r="D204" t="s">
         <v>75</v>
       </c>
       <c r="E204" t="s">
         <v>50</v>
       </c>
       <c r="F204" t="s">
         <v>99</v>
       </c>
       <c r="G204" t="s" s="5">
         <v>52</v>
@@ -32292,54 +32292,54 @@
       <c r="AN204" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO204" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP204" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ204" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR204" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS204" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT204" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU204" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV204" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW204" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>385</v>
       </c>
       <c r="C205" t="inlineStr" s="4">
         <is>
           <t>4803Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання та затвердження проєктів землеустрою щодо відведення земельних ділянок безоплатно у власність в</t>
         </is>
       </c>
       <c r="D205" t="s">
         <v>49</v>
       </c>
       <c r="E205" t="s">
         <v>50</v>
       </c>
       <c r="F205" t="s">
         <v>66</v>
       </c>
       <c r="G205" t="s" s="5">
         <v>52</v>
@@ -32443,54 +32443,54 @@
       <c r="AN205" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO205" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP205" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ205" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR205" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS205" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT205" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU205" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV205" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW205" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>386</v>
       </c>
       <c r="C206" t="inlineStr" s="4">
         <is>
           <t>4804Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання земельних ділянок в оренду, та визнання</t>
         </is>
       </c>
       <c r="D206" t="s">
         <v>75</v>
       </c>
       <c r="E206" t="s">
         <v>50</v>
       </c>
       <c r="F206" t="s">
         <v>76</v>
       </c>
       <c r="G206" t="s" s="5">
         <v>52</v>
@@ -32594,54 +32594,54 @@
       <c r="AN206" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO206" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP206" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ206" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR206" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS206" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT206" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU206" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV206" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW206" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>387</v>
       </c>
       <c r="C207" t="s" s="4">
         <v>388</v>
       </c>
       <c r="D207" t="s">
         <v>60</v>
       </c>
       <c r="E207" t="s">
         <v>50</v>
       </c>
       <c r="F207" t="s">
         <v>151</v>
       </c>
       <c r="G207" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H207" t="s" s="5">
@@ -32743,54 +32743,54 @@
       <c r="AN207" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO207" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP207" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ207" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR207" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS207" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT207" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU207" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV207" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW207" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>389</v>
       </c>
       <c r="C208" t="s" s="4">
         <v>390</v>
       </c>
       <c r="D208" t="s">
         <v>60</v>
       </c>
       <c r="E208" t="s">
         <v>50</v>
       </c>
       <c r="F208" t="s">
         <v>107</v>
       </c>
       <c r="G208" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H208" t="s" s="5">
@@ -32892,54 +32892,54 @@
       <c r="AN208" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO208" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP208" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ208" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR208" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS208" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT208" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU208" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV208" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW208" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>391</v>
       </c>
       <c r="C209" t="s" s="4">
         <v>392</v>
       </c>
       <c r="D209" t="s">
         <v>60</v>
       </c>
       <c r="E209" t="s">
         <v>50</v>
       </c>
       <c r="F209" t="s">
         <v>103</v>
       </c>
       <c r="G209" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H209" t="s" s="5">
@@ -33041,54 +33041,54 @@
       <c r="AN209" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO209" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP209" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ209" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR209" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS209" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT209" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU209" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV209" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW209" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>393</v>
       </c>
       <c r="C210" t="s" s="4">
         <v>394</v>
       </c>
       <c r="D210" t="s">
         <v>60</v>
       </c>
       <c r="E210" t="s">
         <v>50</v>
       </c>
       <c r="F210" t="s">
         <v>99</v>
       </c>
       <c r="G210" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H210" t="s" s="5">
@@ -33190,54 +33190,54 @@
       <c r="AN210" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO210" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP210" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ210" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR210" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS210" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT210" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU210" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV210" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW210" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>395</v>
       </c>
       <c r="C211" t="s" s="4">
         <v>396</v>
       </c>
       <c r="D211" t="s">
         <v>60</v>
       </c>
       <c r="E211" t="s">
         <v>50</v>
       </c>
       <c r="F211" t="s">
         <v>51</v>
       </c>
       <c r="G211" t="s" s="5">
         <v>52</v>
       </c>
       <c r="H211" t="s" s="5">
@@ -33339,54 +33339,54 @@
       <c r="AN211" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO211" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP211" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ211" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR211" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS211" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT211" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU211" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV211" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW211" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>397</v>
       </c>
       <c r="C212" t="inlineStr" s="4">
         <is>
           <t>4810Про розгляд звернень юридичних та фізичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання земельних ділянок в оренду, та визнання</t>
         </is>
       </c>
       <c r="D212" t="s">
         <v>75</v>
       </c>
       <c r="E212" t="s">
         <v>50</v>
       </c>
       <c r="F212" t="s">
         <v>63</v>
       </c>
       <c r="G212" t="s" s="5">
         <v>52</v>
@@ -33490,54 +33490,54 @@
       <c r="AN212" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO212" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP212" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ212" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR212" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS212" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT212" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU212" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV212" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW212" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>398</v>
       </c>
       <c r="C213" t="inlineStr" s="4">
         <is>
           <t>4811Про розгляд звернення Гречанюка В.І. щодо надання земельної ділянки за адресою вул.Ясська,7 в оренду, включення її до переліку земельних ділянок несільськогосподарського призначення, щодо</t>
         </is>
       </c>
       <c r="D213" t="s">
         <v>49</v>
       </c>
       <c r="E213" t="s">
         <v>50</v>
       </c>
       <c r="F213" t="s">
         <v>57</v>
       </c>
       <c r="G213" t="s" s="5">
         <v>52</v>
@@ -33641,54 +33641,54 @@
       <c r="AN213" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO213" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP213" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ213" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR213" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS213" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT213" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU213" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV213" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW213" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>399</v>
       </c>
       <c r="C214" t="inlineStr" s="4">
         <is>
           <t>4812Про розгляд звернення Килимника О.В. щодо припинення договору встановлення земельного сервітуту від 28.04.2012р. №53 за адресою вул.Чкалова Валерія,13.</t>
         </is>
       </c>
       <c r="D214" t="s">
         <v>49</v>
       </c>
       <c r="E214" t="s">
         <v>50</v>
       </c>
       <c r="F214" t="s">
         <v>151</v>
       </c>
       <c r="G214" t="s" s="5">
         <v>52</v>
@@ -33792,54 +33792,54 @@
       <c r="AN214" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO214" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP214" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ214" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR214" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS214" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT214" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU214" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV214" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW214" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>400</v>
       </c>
       <c r="C215" t="inlineStr" s="4">
         <is>
           <t>4813Про розгляд звернення Бережніцького А.Т. щодо передачі безоплатно у власність земельної ділянки за адресою вул.Ставропольська, 33 (повторний розгляд).</t>
         </is>
       </c>
       <c r="D215" t="s">
         <v>49</v>
       </c>
       <c r="E215" t="s">
         <v>50</v>
       </c>
       <c r="F215" t="s">
         <v>63</v>
       </c>
       <c r="G215" t="s" s="5">
         <v>52</v>
@@ -33943,54 +33943,54 @@
       <c r="AN215" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO215" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP215" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ215" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR215" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS215" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT215" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU215" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV215" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW215" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>401</v>
       </c>
       <c r="C216" t="inlineStr" s="4">
         <is>
           <t>4814Про розгляд звернення Кирдей М.М. щодо передачі безоплатно у власність земельної ділянки за адресою вул. Курчатова Ігоря академіка,63 (повторний розгляд).</t>
         </is>
       </c>
       <c r="D216" t="s">
         <v>49</v>
       </c>
       <c r="E216" t="s">
         <v>50</v>
       </c>
       <c r="F216" t="s">
         <v>57</v>
       </c>
       <c r="G216" t="s" s="5">
         <v>52</v>
@@ -34094,54 +34094,54 @@
       <c r="AN216" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO216" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP216" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ216" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR216" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS216" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT216" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU216" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV216" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW216" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>402</v>
       </c>
       <c r="C217" t="inlineStr" s="4">
         <is>
           <t>4815Про розгляд звернення Онещук О.М., Опінки С.П. щодо передачі безоплатно у власність земельної ділянки за адресою вул.Городня, 26 (повторний розгляд).</t>
         </is>
       </c>
       <c r="D217" t="s">
         <v>49</v>
       </c>
       <c r="E217" t="s">
         <v>50</v>
       </c>
       <c r="F217" t="s">
         <v>63</v>
       </c>
       <c r="G217" t="s" s="5">
         <v>52</v>
@@ -34245,54 +34245,54 @@
       <c r="AN217" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO217" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP217" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ217" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR217" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS217" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT217" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU217" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV217" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW217" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>403</v>
       </c>
       <c r="C218" t="inlineStr" s="4">
         <is>
           <t>4816Про розгляд звернення Псарюка П.Ю. щодо передачі безоплатно у власність земельної ділянки за адресою вул.Сімферопольська,7 (повторний розгляд).</t>
         </is>
       </c>
       <c r="D218" t="s">
         <v>49</v>
       </c>
       <c r="E218" t="s">
         <v>50</v>
       </c>
       <c r="F218" t="s">
         <v>97</v>
       </c>
       <c r="G218" t="s" s="5">
         <v>52</v>
@@ -34396,54 +34396,54 @@
       <c r="AN218" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO218" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP218" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ218" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR218" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS218" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT218" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU218" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV218" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW218" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>404</v>
       </c>
       <c r="C219" t="inlineStr" s="4">
         <is>
           <t>4817Про розгляд звернення Скиби В.С. щодо передачі безоплатно у власність земельної ділянки за адресою вул.Кармелюка Устима, біля будинковолодіння №94 (повторний розгляд).</t>
         </is>
       </c>
       <c r="D219" t="s">
         <v>49</v>
       </c>
       <c r="E219" t="s">
         <v>50</v>
       </c>
       <c r="F219" t="s">
         <v>63</v>
       </c>
       <c r="G219" t="s" s="5">
         <v>52</v>
@@ -34547,54 +34547,54 @@
       <c r="AN219" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO219" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP219" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ219" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR219" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS219" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT219" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU219" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV219" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW219" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>405</v>
       </c>
       <c r="C220" t="inlineStr" s="4">
         <is>
           <t>4818Про розгляд звернення Скрипи П.Г. щодо передачі безоплатно у власність земельної ділянки за адресою вул.Путильська,22-К (повторний розгляд).</t>
         </is>
       </c>
       <c r="D220" t="s">
         <v>49</v>
       </c>
       <c r="E220" t="s">
         <v>50</v>
       </c>
       <c r="F220" t="s">
         <v>57</v>
       </c>
       <c r="G220" t="s" s="5">
         <v>52</v>
@@ -34698,54 +34698,54 @@
       <c r="AN220" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO220" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP220" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ220" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR220" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS220" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT220" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU220" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV220" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW220" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>406</v>
       </c>
       <c r="C221" t="inlineStr" s="4">
         <is>
           <t>4819Про розгляд звернення Стефурака М.М. щодо передачі безоплатно у власність земельної ділянки за адресою вул.Опришківська,7 (повторний розгляд).</t>
         </is>
       </c>
       <c r="D221" t="s">
         <v>49</v>
       </c>
       <c r="E221" t="s">
         <v>50</v>
       </c>
       <c r="F221" t="s">
         <v>63</v>
       </c>
       <c r="G221" t="s" s="5">
         <v>52</v>
@@ -34849,54 +34849,54 @@
       <c r="AN221" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO221" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP221" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ221" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR221" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS221" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT221" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU221" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV221" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW221" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>407</v>
       </c>
       <c r="C222" t="inlineStr" s="4">
         <is>
           <t>4820Про розгляд звернення Харченко І.С., Одовійчука С.Д., Харченко Т.С. щодо передачі безоплатно у власність земельної ділянки за адресою провул.Гончарова Івана,10 (повторний розгляд).</t>
         </is>
       </c>
       <c r="D222" t="s">
         <v>49</v>
       </c>
       <c r="E222" t="s">
         <v>50</v>
       </c>
       <c r="F222" t="s">
         <v>81</v>
       </c>
       <c r="G222" t="s" s="5">
         <v>52</v>
@@ -35000,54 +35000,54 @@
       <c r="AN222" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO222" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP222" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ222" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR222" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS222" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT222" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU222" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV222" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AW222" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="223">
       <c r="A223"/>
       <c r="B223"/>
       <c r="C223"/>
       <c r="D223"/>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223" t="s">
         <v>408</v>
       </c>
       <c r="H223" t="s">
         <v>409</v>
       </c>
       <c r="I223" t="s">
         <v>410</v>
       </c>
       <c r="J223" t="s">
         <v>411</v>
       </c>
       <c r="K223" t="s">
         <v>412</v>
       </c>
       <c r="L223" t="s">
@@ -35411,54 +35411,54 @@
       <c r="AN225" t="s">
         <v>447</v>
       </c>
       <c r="AO225" t="s">
         <v>447</v>
       </c>
       <c r="AP225" t="s">
         <v>447</v>
       </c>
       <c r="AQ225" t="s">
         <v>447</v>
       </c>
       <c r="AR225" t="s">
         <v>447</v>
       </c>
       <c r="AS225" t="s">
         <v>449</v>
       </c>
       <c r="AT225" t="s">
         <v>447</v>
       </c>
       <c r="AU225" t="s">
         <v>447</v>
       </c>
       <c r="AV225" t="s">
+        <v>447</v>
+      </c>
+      <c r="AW225" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="226">
       <c r="A226"/>
       <c r="B226"/>
       <c r="C226"/>
       <c r="D226"/>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226" t="s">
         <v>453</v>
       </c>
       <c r="H226" t="s">
         <v>454</v>
       </c>
       <c r="I226" t="s">
         <v>455</v>
       </c>
       <c r="J226" t="s">
         <v>456</v>
       </c>
       <c r="K226" t="s">
         <v>457</v>
       </c>
       <c r="L226" t="s">
@@ -35685,53 +35685,53 @@
       <c r="AN227" t="s">
         <v>510</v>
       </c>
       <c r="AO227" t="s">
         <v>504</v>
       </c>
       <c r="AP227" t="s">
         <v>511</v>
       </c>
       <c r="AQ227" t="s">
         <v>489</v>
       </c>
       <c r="AR227" t="s">
         <v>512</v>
       </c>
       <c r="AS227" t="s">
         <v>513</v>
       </c>
       <c r="AT227" t="s">
         <v>509</v>
       </c>
       <c r="AU227" t="s">
         <v>514</v>
       </c>
       <c r="AV227" t="s">
+        <v>515</v>
+      </c>
+      <c r="AW227" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>