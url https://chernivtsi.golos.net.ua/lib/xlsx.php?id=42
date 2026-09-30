--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,54 +149,54 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моклович Володимир Михайлович</t>
   </si>
   <si>
     <t>25.08.20  10:38:09</t>
   </si>
   <si>
     <t>5197Про епідемічну ситуацію в місті Чернівцях</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>25.08.20  10:47:24</t>
   </si>
@@ -642,54 +642,54 @@
       <c r="AN2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>56</v>
       </c>
       <c r="D3" t="s">
         <v>57</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
         <v>52</v>
       </c>
       <c r="G3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H3" t="s" s="5">
@@ -791,54 +791,54 @@
       <c r="AN3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>58</v>
       </c>
       <c r="C4" t="s" s="4">
         <v>59</v>
       </c>
       <c r="D4" t="s">
         <v>57</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4" t="s">
         <v>52</v>
       </c>
       <c r="G4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H4" t="s" s="5">
@@ -940,54 +940,54 @@
       <c r="AN4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>60</v>
       </c>
       <c r="C5" t="s" s="4">
         <v>61</v>
       </c>
       <c r="D5" t="s">
         <v>57</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>52</v>
       </c>
       <c r="G5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H5" t="s" s="5">
@@ -1089,54 +1089,54 @@
       <c r="AN5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW5" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
       <c r="C6" t="s" s="4">
         <v>63</v>
       </c>
       <c r="D6" t="s">
         <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
         <v>52</v>
       </c>
       <c r="G6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H6" t="s" s="5">
@@ -1238,54 +1238,54 @@
       <c r="AN6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV6" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW6" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s" s="4">
         <v>65</v>
       </c>
       <c r="D7" t="s">
         <v>66</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H7" t="s" s="5">
@@ -1387,54 +1387,54 @@
       <c r="AN7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV7" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AW7" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>67</v>
       </c>
       <c r="H8" t="s">
         <v>68</v>
       </c>
       <c r="I8" t="s">
         <v>68</v>
       </c>
       <c r="J8" t="s">
         <v>68</v>
       </c>
       <c r="K8" t="s">
         <v>67</v>
       </c>
       <c r="L8" t="s">
@@ -1524,54 +1524,54 @@
       <c r="AN8" t="s">
         <v>67</v>
       </c>
       <c r="AO8" t="s">
         <v>68</v>
       </c>
       <c r="AP8" t="s">
         <v>68</v>
       </c>
       <c r="AQ8" t="s">
         <v>68</v>
       </c>
       <c r="AR8" t="s">
         <v>68</v>
       </c>
       <c r="AS8" t="s">
         <v>68</v>
       </c>
       <c r="AT8" t="s">
         <v>68</v>
       </c>
       <c r="AU8" t="s">
         <v>68</v>
       </c>
       <c r="AV8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AW8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>69</v>
       </c>
       <c r="H9" t="s">
         <v>69</v>
       </c>
       <c r="I9" t="s">
         <v>69</v>
       </c>
       <c r="J9" t="s">
         <v>69</v>
       </c>
       <c r="K9" t="s">
         <v>69</v>
       </c>
       <c r="L9" t="s">
@@ -2072,53 +2072,53 @@
       <c r="AN12" t="s">
         <v>72</v>
       </c>
       <c r="AO12" t="s">
         <v>73</v>
       </c>
       <c r="AP12" t="s">
         <v>73</v>
       </c>
       <c r="AQ12" t="s">
         <v>73</v>
       </c>
       <c r="AR12" t="s">
         <v>73</v>
       </c>
       <c r="AS12" t="s">
         <v>73</v>
       </c>
       <c r="AT12" t="s">
         <v>73</v>
       </c>
       <c r="AU12" t="s">
         <v>73</v>
       </c>
       <c r="AV12" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW12" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>