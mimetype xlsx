--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,54 +149,54 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моклович Володимир Михайлович</t>
   </si>
   <si>
     <t>08.10.20  12:20:57</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
@@ -2981,54 +2981,54 @@
       <c r="AN13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s" s="4">
         <v>77</v>
       </c>
       <c r="D14" t="s">
         <v>74</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H14" t="s" s="5">
@@ -3130,54 +3130,54 @@
       <c r="AN14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" t="s" s="4">
         <v>79</v>
       </c>
       <c r="D15" t="s">
         <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
         <v>80</v>
       </c>
       <c r="G15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H15" t="s" s="5">
@@ -3279,54 +3279,54 @@
       <c r="AN15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>81</v>
       </c>
       <c r="C16" t="s" s="4">
         <v>82</v>
       </c>
       <c r="D16" t="s">
         <v>74</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H16" t="s" s="5">
@@ -3428,54 +3428,54 @@
       <c r="AN16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV16" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW16" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>84</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>5583Про розгляд звернень громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>85</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>83</v>
       </c>
       <c r="G17" t="s" s="5">
         <v>53</v>
@@ -3579,54 +3579,54 @@
       <c r="AN17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV17" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW17" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>86</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>5585Про розгляд звернення колективного проектно-кошторисного бюро побуту щодо надання дозволу на складання проєкту землеустрою щодо відведення зі зміни цільового призначення земельної</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s" s="5">
         <v>53</v>
@@ -3730,54 +3730,54 @@
       <c r="AN18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV18" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW18" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
       <c r="C19" t="s" s="4">
         <v>89</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>66</v>
       </c>
       <c r="F19" t="s">
         <v>90</v>
       </c>
       <c r="G19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H19" t="s" s="5">
@@ -3879,54 +3879,54 @@
       <c r="AN19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV19" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW19" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>91</v>
       </c>
       <c r="C20" t="s" s="4">
         <v>92</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>87</v>
       </c>
       <c r="G20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H20" t="s" s="5">
@@ -4028,54 +4028,54 @@
       <c r="AN20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV20" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW20" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>93</v>
       </c>
       <c r="C21" t="s" s="4">
         <v>94</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
       <c r="G21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H21" t="s" s="5">
@@ -4177,54 +4177,54 @@
       <c r="AN21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV21" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW21" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>95</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>5589Про розгляд звернення колективного проектно-кошторисного бюро побуту щодо надання дозволу на складання проєкту землеустрою щодо відведення зі зміни цільового призначення земельної</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>96</v>
       </c>
       <c r="G22" t="s" s="5">
         <v>54</v>
@@ -4328,54 +4328,54 @@
       <c r="AN22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV22" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW22" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>5590Про розгляд звернення колективного проектно-кошторисного бюро побуту щодо надання дозволу на складання проєкту землеустрою щодо відведення зі зміни цільового призначення земельної</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>87</v>
       </c>
       <c r="G23" t="s" s="5">
         <v>54</v>
@@ -4479,54 +4479,54 @@
       <c r="AN23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV23" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW23" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>98</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>5612Про розгляд звернень пільгової категорії громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>99</v>
       </c>
       <c r="G24" t="s" s="5">
         <v>53</v>
@@ -4630,54 +4630,54 @@
       <c r="AN24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV24" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW24" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" t="s" s="4">
         <v>101</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25" t="s">
         <v>66</v>
       </c>
       <c r="F25" t="s">
         <v>102</v>
       </c>
       <c r="G25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H25" t="s" s="5">
@@ -4779,54 +4779,54 @@
       <c r="AN25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV25" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW25" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
       <c r="C26" t="s" s="4">
         <v>104</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="E26" t="s">
         <v>66</v>
       </c>
       <c r="F26" t="s">
         <v>105</v>
       </c>
       <c r="G26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H26" t="s" s="5">
@@ -4928,54 +4928,54 @@
       <c r="AN26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV26" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW26" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s" s="4">
         <v>107</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
       <c r="E27" t="s">
         <v>66</v>
       </c>
       <c r="F27" t="s">
         <v>108</v>
       </c>
       <c r="G27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H27" t="s" s="5">
@@ -5077,54 +5077,54 @@
       <c r="AN27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV27" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW27" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>109</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>5616Про розгляд звернень пільгової категорії громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>87</v>
       </c>
       <c r="G28" t="s" s="5">
         <v>53</v>
@@ -5228,54 +5228,54 @@
       <c r="AN28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV28" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW28" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>5617Про розгляд звернення товариства з обмеженою відповідальністю «Бізнес-центр «Буковина»» про надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки.</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>49</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
         <v>99</v>
       </c>
       <c r="G29" t="s" s="5">
         <v>53</v>
@@ -5379,54 +5379,54 @@
       <c r="AN29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV29" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW29" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>111</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>5618Про розгляд звернень фізичних осіб - підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх торгових</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>49</v>
       </c>
       <c r="E30" t="s">
         <v>66</v>
       </c>
       <c r="F30" t="s">
         <v>112</v>
       </c>
       <c r="G30" t="s" s="5">
         <v>55</v>
@@ -5530,54 +5530,54 @@
       <c r="AN30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV30" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW30" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>5619Про розгляд звернень фізичних осіб - підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх торгових</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>71</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
       <c r="G31" t="s" s="5">
         <v>53</v>
@@ -5681,54 +5681,54 @@
       <c r="AN31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV31" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW31" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" t="s" s="4">
         <v>115</v>
       </c>
       <c r="D32" t="s">
         <v>74</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>80</v>
       </c>
       <c r="G32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H32" t="s" s="5">
@@ -5830,54 +5830,54 @@
       <c r="AN32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV32" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW32" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>5621Про розгляд звернень фізичних осіб - підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх торгових</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>85</v>
       </c>
       <c r="E33" t="s">
         <v>66</v>
       </c>
       <c r="F33" t="s">
         <v>117</v>
       </c>
       <c r="G33" t="s" s="5">
         <v>53</v>
@@ -5981,54 +5981,54 @@
       <c r="AN33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV33" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW33" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>118</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>5622Про розгляд звернень фізичних осіб - підприємців щодо надання дозволів на тимчасове користування окремими елементами благоустрою комунальної власності для розміщення літніх торгових</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>85</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>51</v>
       </c>
       <c r="G34" t="s" s="5">
         <v>53</v>
@@ -6132,54 +6132,54 @@
       <c r="AN34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV34" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW34" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>119</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>5624Про розгляд звернення Городенського Сергія Дориновича щодо надання дозволу на зміну цільового призначення земельних ділянок (повторний розгляд).</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>49</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
         <v>120</v>
       </c>
       <c r="G35" t="s" s="5">
         <v>54</v>
@@ -6283,54 +6283,54 @@
       <c r="AN35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV35" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW35" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>121</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>5625Про розгляд звернення товариства з обмеженою відповідальністю «Інвест Альянс» про надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки (повторний розгляд).</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>49</v>
       </c>
       <c r="E36" t="s">
         <v>66</v>
       </c>
       <c r="F36" t="s">
         <v>122</v>
       </c>
       <c r="G36" t="s" s="5">
         <v>54</v>
@@ -6434,54 +6434,54 @@
       <c r="AN36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV36" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW36" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>123</v>
       </c>
       <c r="C37" t="s" s="4">
         <v>124</v>
       </c>
       <c r="D37" t="s">
         <v>74</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>61</v>
       </c>
       <c r="G37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H37" t="s" s="5">
@@ -6583,54 +6583,54 @@
       <c r="AN37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV37" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW37" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>125</v>
       </c>
       <c r="C38" t="s" s="4">
         <v>126</v>
       </c>
       <c r="D38" t="s">
         <v>74</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>51</v>
       </c>
       <c r="G38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H38" t="s" s="5">
@@ -6732,54 +6732,54 @@
       <c r="AN38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV38" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW38" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>127</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>5629Про розгляд звернень пільгової категорії громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>85</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>61</v>
       </c>
       <c r="G39" t="s" s="5">
         <v>53</v>
@@ -6883,54 +6883,54 @@
       <c r="AN39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV39" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW39" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40" t="s" s="4">
         <v>129</v>
       </c>
       <c r="D40" t="s">
         <v>74</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>51</v>
       </c>
       <c r="G40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H40" t="s" s="5">
@@ -7032,54 +7032,54 @@
       <c r="AN40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV40" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW40" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>5631Про розгляд звернення Чернівецького регіонального управління Державної спеціалізованої фінансової установи «Державний фонд сприяння молодіжному будівництву» про надання дозволу на</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>49</v>
       </c>
       <c r="E41" t="s">
         <v>66</v>
       </c>
       <c r="F41" t="s">
         <v>122</v>
       </c>
       <c r="G41" t="s" s="5">
         <v>55</v>
@@ -7183,54 +7183,54 @@
       <c r="AN41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV41" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW41" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>131</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>5632Про розгляд звернення Чернівецького регіонального управління Державної спеціалізованої фінансової установи «Державний фонд сприяння молодіжному будівництву» про надання дозволу на</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>49</v>
       </c>
       <c r="E42" t="s">
         <v>66</v>
       </c>
       <c r="F42" t="s">
         <v>117</v>
       </c>
       <c r="G42" t="s" s="5">
         <v>53</v>
@@ -7334,54 +7334,54 @@
       <c r="AN42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV42" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW42" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>132</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>5633Про розгляд звернення міжнародного благодійного фонду «Аквіла» щодо надання дозволу на зміну цільового призначення земельної ділянки (повторний розгляд).</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>49</v>
       </c>
       <c r="E43" t="s">
         <v>66</v>
       </c>
       <c r="F43" t="s">
         <v>133</v>
       </c>
       <c r="G43" t="s" s="5">
         <v>55</v>
@@ -7485,54 +7485,54 @@
       <c r="AN43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV43" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW43" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>5634Про розгляд звернень фізичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на них.</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>49</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
         <v>57</v>
       </c>
       <c r="G44" t="s" s="5">
         <v>53</v>
@@ -7636,54 +7636,54 @@
       <c r="AN44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV44" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW44" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>5635Про розгляд звернення товариства з обмеженою відповідальністю «Жесар» щодо продажу земельної ділянки за адресою вул.28 Червня, 44.</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>49</v>
       </c>
       <c r="E45" t="s">
         <v>66</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
       <c r="G45" t="s" s="5">
         <v>55</v>
@@ -7787,54 +7787,54 @@
       <c r="AN45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV45" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW45" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>5636Про погодження технічної документації із землеустрою щодо поділу земельної ділянки за адресою вул.Хотинська,4 та надання дозволів на зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>49</v>
       </c>
       <c r="E46" t="s">
         <v>66</v>
       </c>
       <c r="F46" t="s">
         <v>112</v>
       </c>
       <c r="G46" t="s" s="5">
         <v>55</v>
@@ -7938,54 +7938,54 @@
       <c r="AN46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV46" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW46" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>137</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>5637Про погодження технічної документації із землеустрою щодо поділу земельної ділянки за адресою вул.Хотинська,4 та надання дозволів на зміну цільового призначення земельних ділянок.</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>49</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
       <c r="F47" t="s">
         <v>87</v>
       </c>
       <c r="G47" t="s" s="5">
         <v>53</v>
@@ -8089,54 +8089,54 @@
       <c r="AN47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV47" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW47" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>138</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>5638Про включення земельних ділянок до переліку земельних ділянок, які продаватимуться на земельних торгах у формі аукціону окремими лотами, затвердження умов продажу земельної ділянки</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>49</v>
       </c>
       <c r="E48" t="s">
         <v>50</v>
       </c>
       <c r="F48" t="s">
         <v>57</v>
       </c>
       <c r="G48" t="s" s="5">
         <v>53</v>
@@ -8240,54 +8240,54 @@
       <c r="AN48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV48" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW48" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>139</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>5639Про розгляд звернень юридичних та фізичних осіб щодо надання земельних ділянок у постійне користування, затвердження технічних документацій із землеустрою щодо встановлення (відновлення)</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>71</v>
       </c>
       <c r="E49" t="s">
         <v>66</v>
       </c>
       <c r="F49" t="s">
         <v>140</v>
       </c>
       <c r="G49" t="s" s="5">
         <v>53</v>
@@ -8391,54 +8391,54 @@
       <c r="AN49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV49" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW49" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>141</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>5640Про розгляд звернень юридичних та фізичних осіб щодо надання земельних ділянок у постійне користування, затвердження технічних документацій із землеустрою щодо встановлення (відновлення)</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>71</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>57</v>
       </c>
       <c r="G50" t="s" s="5">
         <v>53</v>
@@ -8542,54 +8542,54 @@
       <c r="AN50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV50" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW50" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s" s="4">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>74</v>
       </c>
       <c r="E51" t="s">
         <v>50</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
       <c r="G51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H51" t="s" s="5">
@@ -8691,54 +8691,54 @@
       <c r="AN51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV51" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW51" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>5642Про розгляд звернень юридичних та фізичних осіб щодо надання земельних ділянок у постійне користування, затвердження технічних документацій із землеустрою щодо встановлення (відновлення)</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>85</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>83</v>
       </c>
       <c r="G52" t="s" s="5">
         <v>53</v>
@@ -8842,54 +8842,54 @@
       <c r="AN52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV52" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW52" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>5643Про розгляд звернень фізичних осіб-підприємців та юридичних осіб щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання проєкту</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>71</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>83</v>
       </c>
       <c r="G53" t="s" s="5">
         <v>53</v>
@@ -8993,54 +8993,54 @@
       <c r="AN53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV53" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW53" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" t="s" s="4">
         <v>147</v>
       </c>
       <c r="D54" t="s">
         <v>74</v>
       </c>
       <c r="E54" t="s">
         <v>50</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
       <c r="G54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H54" t="s" s="5">
@@ -9142,54 +9142,54 @@
       <c r="AN54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV54" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW54" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" t="s" s="4">
         <v>149</v>
       </c>
       <c r="D55" t="s">
         <v>74</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>57</v>
       </c>
       <c r="G55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H55" t="s" s="5">
@@ -9291,54 +9291,54 @@
       <c r="AN55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV55" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW55" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>5646Про розгляд звернень фізичних осіб-підприємців та юридичних осіб щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, надання дозволів на складання проєкту</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>85</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
         <v>80</v>
       </c>
       <c r="G56" t="s" s="5">
         <v>54</v>
@@ -9442,54 +9442,54 @@
       <c r="AN56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV56" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW56" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>151</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>5647Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду, затвердження</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>71</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>80</v>
       </c>
       <c r="G57" t="s" s="5">
         <v>54</v>
@@ -9593,54 +9593,54 @@
       <c r="AN57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV57" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW57" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" t="s" s="4">
         <v>153</v>
       </c>
       <c r="D58" t="s">
         <v>74</v>
       </c>
       <c r="E58" t="s">
         <v>50</v>
       </c>
       <c r="F58" t="s">
         <v>57</v>
       </c>
       <c r="G58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H58" t="s" s="5">
@@ -9742,54 +9742,54 @@
       <c r="AN58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV58" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW58" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" t="s" s="4">
         <v>155</v>
       </c>
       <c r="D59" t="s">
         <v>74</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>57</v>
       </c>
       <c r="G59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H59" t="s" s="5">
@@ -9891,54 +9891,54 @@
       <c r="AN59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV59" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW59" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>156</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>5650Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду, затвердження</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>85</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
         <v>61</v>
       </c>
       <c r="G60" t="s" s="5">
         <v>54</v>
@@ -10042,54 +10042,54 @@
       <c r="AN60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV60" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW60" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>5651Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання проєктів та затвердження проєктів землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>71</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>80</v>
       </c>
       <c r="G61" t="s" s="5">
         <v>54</v>
@@ -10193,54 +10193,54 @@
       <c r="AN61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV61" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW61" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>158</v>
       </c>
       <c r="C62" t="s" s="4">
         <v>159</v>
       </c>
       <c r="D62" t="s">
         <v>74</v>
       </c>
       <c r="E62" t="s">
         <v>66</v>
       </c>
       <c r="F62" t="s">
         <v>90</v>
       </c>
       <c r="G62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H62" t="s" s="5">
@@ -10342,54 +10342,54 @@
       <c r="AN62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV62" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW62" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>160</v>
       </c>
       <c r="C63" t="s" s="4">
         <v>161</v>
       </c>
       <c r="D63" t="s">
         <v>74</v>
       </c>
       <c r="E63" t="s">
         <v>66</v>
       </c>
       <c r="F63" t="s">
         <v>90</v>
       </c>
       <c r="G63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H63" t="s" s="5">
@@ -10491,54 +10491,54 @@
       <c r="AN63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV63" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW63" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>162</v>
       </c>
       <c r="C64" t="s" s="4">
         <v>163</v>
       </c>
       <c r="D64" t="s">
         <v>74</v>
       </c>
       <c r="E64" t="s">
         <v>66</v>
       </c>
       <c r="F64" t="s">
         <v>69</v>
       </c>
       <c r="G64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H64" t="s" s="5">
@@ -10640,54 +10640,54 @@
       <c r="AN64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV64" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW64" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>164</v>
       </c>
       <c r="C65" t="s" s="4">
         <v>165</v>
       </c>
       <c r="D65" t="s">
         <v>74</v>
       </c>
       <c r="E65" t="s">
         <v>66</v>
       </c>
       <c r="F65" t="s">
         <v>120</v>
       </c>
       <c r="G65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H65" t="s" s="5">
@@ -10789,54 +10789,54 @@
       <c r="AN65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV65" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW65" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>166</v>
       </c>
       <c r="C66" t="s" s="4">
         <v>167</v>
       </c>
       <c r="D66" t="s">
         <v>74</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
       <c r="F66" t="s">
         <v>80</v>
       </c>
       <c r="G66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H66" t="s" s="5">
@@ -10938,54 +10938,54 @@
       <c r="AN66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV66" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW66" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>168</v>
       </c>
       <c r="C67" t="s" s="4">
         <v>169</v>
       </c>
       <c r="D67" t="s">
         <v>74</v>
       </c>
       <c r="E67" t="s">
         <v>66</v>
       </c>
       <c r="F67" t="s">
         <v>67</v>
       </c>
       <c r="G67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H67" t="s" s="5">
@@ -11087,54 +11087,54 @@
       <c r="AN67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV67" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW67" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>170</v>
       </c>
       <c r="C68" t="s" s="4">
         <v>171</v>
       </c>
       <c r="D68" t="s">
         <v>74</v>
       </c>
       <c r="E68" t="s">
         <v>66</v>
       </c>
       <c r="F68" t="s">
         <v>117</v>
       </c>
       <c r="G68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H68" t="s" s="5">
@@ -11236,54 +11236,54 @@
       <c r="AN68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV68" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW68" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>172</v>
       </c>
       <c r="C69" t="s" s="4">
         <v>173</v>
       </c>
       <c r="D69" t="s">
         <v>74</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69" t="s">
         <v>51</v>
       </c>
       <c r="G69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H69" t="s" s="5">
@@ -11385,54 +11385,54 @@
       <c r="AN69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV69" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW69" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>174</v>
       </c>
       <c r="C70" t="s" s="4">
         <v>175</v>
       </c>
       <c r="D70" t="s">
         <v>74</v>
       </c>
       <c r="E70" t="s">
         <v>50</v>
       </c>
       <c r="F70" t="s">
         <v>51</v>
       </c>
       <c r="G70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H70" t="s" s="5">
@@ -11534,54 +11534,54 @@
       <c r="AN70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV70" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW70" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>176</v>
       </c>
       <c r="C71" t="s" s="4">
         <v>177</v>
       </c>
       <c r="D71" t="s">
         <v>74</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>80</v>
       </c>
       <c r="G71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H71" t="s" s="5">
@@ -11683,54 +11683,54 @@
       <c r="AN71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>178</v>
       </c>
       <c r="C72" t="s" s="4">
         <v>179</v>
       </c>
       <c r="D72" t="s">
         <v>74</v>
       </c>
       <c r="E72" t="s">
         <v>66</v>
       </c>
       <c r="F72" t="s">
         <v>96</v>
       </c>
       <c r="G72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H72" t="s" s="5">
@@ -11832,54 +11832,54 @@
       <c r="AN72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV72" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW72" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>180</v>
       </c>
       <c r="C73" t="s" s="4">
         <v>181</v>
       </c>
       <c r="D73" t="s">
         <v>74</v>
       </c>
       <c r="E73" t="s">
         <v>50</v>
       </c>
       <c r="F73" t="s">
         <v>51</v>
       </c>
       <c r="G73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H73" t="s" s="5">
@@ -11981,54 +11981,54 @@
       <c r="AN73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV73" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW73" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>182</v>
       </c>
       <c r="C74" t="s" s="4">
         <v>183</v>
       </c>
       <c r="D74" t="s">
         <v>74</v>
       </c>
       <c r="E74" t="s">
         <v>50</v>
       </c>
       <c r="F74" t="s">
         <v>61</v>
       </c>
       <c r="G74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H74" t="s" s="5">
@@ -12130,54 +12130,54 @@
       <c r="AN74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV74" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW74" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>184</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>5665Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання проєктів та затвердження проєктів землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>85</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>80</v>
       </c>
       <c r="G75" t="s" s="5">
         <v>54</v>
@@ -12281,54 +12281,54 @@
       <c r="AN75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV75" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW75" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>185</v>
       </c>
       <c r="C76" t="s" s="4">
         <v>186</v>
       </c>
       <c r="D76" t="s">
         <v>74</v>
       </c>
       <c r="E76" t="s">
         <v>50</v>
       </c>
       <c r="F76" t="s">
         <v>51</v>
       </c>
       <c r="G76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H76" t="s" s="5">
@@ -12430,54 +12430,54 @@
       <c r="AN76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV76" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW76" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>187</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>5668Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду, затвердження</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>85</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>80</v>
       </c>
       <c r="G77" t="s" s="5">
         <v>54</v>
@@ -12581,54 +12581,54 @@
       <c r="AN77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV77" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW77" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>188</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>5669Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання та затвердження проєктів землеустрою щодо відведення земельних ділянок безоплатно у власність для</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>49</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>57</v>
       </c>
       <c r="G78" t="s" s="5">
         <v>53</v>
@@ -12732,54 +12732,54 @@
       <c r="AN78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV78" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW78" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>5672Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання земельних ділянок в оренду, та визнання</t>
         </is>
       </c>
       <c r="D79" t="s">
         <v>71</v>
       </c>
       <c r="E79" t="s">
         <v>66</v>
       </c>
       <c r="F79" t="s">
         <v>67</v>
       </c>
       <c r="G79" t="s" s="5">
         <v>53</v>
@@ -12883,54 +12883,54 @@
       <c r="AN79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ79" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV79" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW79" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>190</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>5673Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання земельних ділянок в оренду, та визнання</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>71</v>
       </c>
       <c r="E80" t="s">
         <v>50</v>
       </c>
       <c r="F80" t="s">
         <v>61</v>
       </c>
       <c r="G80" t="s" s="5">
         <v>53</v>
@@ -13034,54 +13034,54 @@
       <c r="AN80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV80" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW80" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s" s="4">
         <v>192</v>
       </c>
       <c r="D81" t="s">
         <v>74</v>
       </c>
       <c r="E81" t="s">
         <v>66</v>
       </c>
       <c r="F81" t="s">
         <v>69</v>
       </c>
       <c r="G81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H81" t="s" s="5">
@@ -13183,54 +13183,54 @@
       <c r="AN81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV81" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW81" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s" s="4">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>74</v>
       </c>
       <c r="E82" t="s">
         <v>50</v>
       </c>
       <c r="F82" t="s">
         <v>61</v>
       </c>
       <c r="G82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H82" t="s" s="5">
@@ -13332,54 +13332,54 @@
       <c r="AN82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV82" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW82" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>5676Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання земельних ділянок в оренду, та визнання</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>85</v>
       </c>
       <c r="E83" t="s">
         <v>66</v>
       </c>
       <c r="F83" t="s">
         <v>122</v>
       </c>
       <c r="G83" t="s" s="5">
         <v>55</v>
@@ -13483,54 +13483,54 @@
       <c r="AN83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV83" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW83" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>5677Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання земельних ділянок в оренду, та визнання</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>85</v>
       </c>
       <c r="E84" t="s">
         <v>66</v>
       </c>
       <c r="F84" t="s">
         <v>140</v>
       </c>
       <c r="G84" t="s" s="5">
         <v>53</v>
@@ -13634,54 +13634,54 @@
       <c r="AN84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV84" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW84" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>5678Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання земельних ділянок в оренду, та визнання</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>85</v>
       </c>
       <c r="E85" t="s">
         <v>50</v>
       </c>
       <c r="F85" t="s">
         <v>61</v>
       </c>
       <c r="G85" t="s" s="5">
         <v>53</v>
@@ -13785,54 +13785,54 @@
       <c r="AN85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV85" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW85" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>5679Про розгляд звернення акціонерного товариства «Чернівціобленерго» щодо надання дозволу на встановлення безкоштовного земельного сервітуту на частину орендованої товариством приватних</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>49</v>
       </c>
       <c r="E86" t="s">
         <v>66</v>
       </c>
       <c r="F86" t="s">
         <v>140</v>
       </c>
       <c r="G86" t="s" s="5">
         <v>53</v>
@@ -13936,54 +13936,54 @@
       <c r="AN86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV86" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW86" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>5680Про розгляд звернення акціонерного товариства «Чернівціобленерго» щодо надання дозволу на встановлення безкоштовного земельного сервітуту на частину орендованої товариством приватних</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>49</v>
       </c>
       <c r="E87" t="s">
         <v>50</v>
       </c>
       <c r="F87" t="s">
         <v>51</v>
       </c>
       <c r="G87" t="s" s="5">
         <v>53</v>
@@ -14087,54 +14087,54 @@
       <c r="AN87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV87" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW87" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>200</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>5681Про розгляд звернення підприємця Стрілака В.І. щодо поновлення договору оренди землі від 21.06.2010р. №6620 за адресою вул.Кобилиці Лук’яна, 88-Г.</t>
         </is>
       </c>
       <c r="D88" t="s">
         <v>49</v>
       </c>
       <c r="E88" t="s">
         <v>66</v>
       </c>
       <c r="F88" t="s">
         <v>201</v>
       </c>
       <c r="G88" t="s" s="5">
         <v>53</v>
@@ -14238,54 +14238,54 @@
       <c r="AN88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV88" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW88" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>202</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>5682Про поновлення малому приватному підприємству «Яніс» договорів оренди землі від 13.09.2004р. №1396 та від 11.05.2007р. № 3690.</t>
         </is>
       </c>
       <c r="D89" t="s">
         <v>49</v>
       </c>
       <c r="E89" t="s">
         <v>66</v>
       </c>
       <c r="F89" t="s">
         <v>108</v>
       </c>
       <c r="G89" t="s" s="5">
         <v>55</v>
@@ -14389,54 +14389,54 @@
       <c r="AN89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV89" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW89" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>203</v>
       </c>
       <c r="C90" t="s" s="4">
         <v>204</v>
       </c>
       <c r="D90" t="s">
         <v>74</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>51</v>
       </c>
       <c r="G90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H90" t="s" s="5">
@@ -14538,54 +14538,54 @@
       <c r="AN90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV90" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW90" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>205</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>5710Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання земельних ділянок в оренду, та визнання</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>85</v>
       </c>
       <c r="E91" t="s">
         <v>50</v>
       </c>
       <c r="F91" t="s">
         <v>80</v>
       </c>
       <c r="G91" t="s" s="5">
         <v>53</v>
@@ -14689,54 +14689,54 @@
       <c r="AN91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV91" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW91" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>206</v>
       </c>
       <c r="C92" t="s" s="4">
         <v>207</v>
       </c>
       <c r="D92" t="s">
         <v>74</v>
       </c>
       <c r="E92" t="s">
         <v>66</v>
       </c>
       <c r="F92" t="s">
         <v>117</v>
       </c>
       <c r="G92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H92" t="s" s="5">
@@ -14838,54 +14838,54 @@
       <c r="AN92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV92" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW92" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>208</v>
       </c>
       <c r="C93" t="s" s="4">
         <v>209</v>
       </c>
       <c r="D93" t="s">
         <v>74</v>
       </c>
       <c r="E93" t="s">
         <v>50</v>
       </c>
       <c r="F93" t="s">
         <v>87</v>
       </c>
       <c r="G93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H93" t="s" s="5">
@@ -14987,54 +14987,54 @@
       <c r="AN93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV93" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW93" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>210</v>
       </c>
       <c r="C94" t="s" s="4">
         <v>211</v>
       </c>
       <c r="D94" t="s">
         <v>74</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
       <c r="F94" t="s">
         <v>61</v>
       </c>
       <c r="G94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H94" t="s" s="5">
@@ -15136,54 +15136,54 @@
       <c r="AN94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV94" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW94" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>212</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>5716Про розгляд звернень громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D95" t="s">
         <v>85</v>
       </c>
       <c r="E95" t="s">
         <v>50</v>
       </c>
       <c r="F95" t="s">
         <v>87</v>
       </c>
       <c r="G95" t="s" s="5">
         <v>53</v>
@@ -15287,54 +15287,54 @@
       <c r="AN95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV95" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW95" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>213</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>5718Про розгляд звернення товариства з обмеженою відповідальністю «Інвест Альянс» про надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки (повторний розгляд).</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>49</v>
       </c>
       <c r="E96" t="s">
         <v>66</v>
       </c>
       <c r="F96" t="s">
         <v>214</v>
       </c>
       <c r="G96" t="s" s="5">
         <v>54</v>
@@ -15438,54 +15438,54 @@
       <c r="AN96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>215</v>
       </c>
       <c r="AV96" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW96" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>216</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>5719Про розгляд звернення товариства з обмеженою відповідальністю «Інвест Альянс» про надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки (повторний розгляд).</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>49</v>
       </c>
       <c r="E97" t="s">
         <v>66</v>
       </c>
       <c r="F97" t="s">
         <v>217</v>
       </c>
       <c r="G97" t="s" s="5">
         <v>54</v>
@@ -15589,54 +15589,54 @@
       <c r="AN97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU97" t="s" s="5">
         <v>215</v>
       </c>
       <c r="AV97" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW97" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>218</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>5720Про розгляд звернення малого приватного підприємства «Кордо» про надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки (повторний розгляд).</t>
         </is>
       </c>
       <c r="D98" t="s">
         <v>49</v>
       </c>
       <c r="E98" t="s">
         <v>66</v>
       </c>
       <c r="F98" t="s">
         <v>217</v>
       </c>
       <c r="G98" t="s" s="5">
         <v>53</v>
@@ -15740,54 +15740,54 @@
       <c r="AN98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU98" t="s" s="5">
         <v>215</v>
       </c>
       <c r="AV98" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99">
       <c r="A99"/>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99" t="s">
         <v>219</v>
       </c>
       <c r="H99" t="s">
         <v>220</v>
       </c>
       <c r="I99" t="s">
         <v>122</v>
       </c>
       <c r="J99" t="s">
         <v>221</v>
       </c>
       <c r="K99" t="s">
         <v>122</v>
       </c>
       <c r="L99" t="s">
@@ -15877,54 +15877,54 @@
       <c r="AN99" t="s">
         <v>240</v>
       </c>
       <c r="AO99" t="s">
         <v>108</v>
       </c>
       <c r="AP99" t="s">
         <v>96</v>
       </c>
       <c r="AQ99" t="s">
         <v>232</v>
       </c>
       <c r="AR99" t="s">
         <v>241</v>
       </c>
       <c r="AS99" t="s">
         <v>238</v>
       </c>
       <c r="AT99" t="s">
         <v>242</v>
       </c>
       <c r="AU99" t="s">
         <v>243</v>
       </c>
       <c r="AV99" t="s">
+        <v>244</v>
+      </c>
+      <c r="AW99" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="100">
       <c r="A100"/>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
         <v>245</v>
       </c>
       <c r="H100" t="s">
         <v>245</v>
       </c>
       <c r="I100" t="s">
         <v>245</v>
       </c>
       <c r="J100" t="s">
         <v>245</v>
       </c>
       <c r="K100" t="s">
         <v>245</v>
       </c>
       <c r="L100" t="s">
@@ -16288,54 +16288,54 @@
       <c r="AN102" t="s">
         <v>275</v>
       </c>
       <c r="AO102" t="s">
         <v>276</v>
       </c>
       <c r="AP102" t="s">
         <v>277</v>
       </c>
       <c r="AQ102" t="s">
         <v>278</v>
       </c>
       <c r="AR102" t="s">
         <v>279</v>
       </c>
       <c r="AS102" t="s">
         <v>275</v>
       </c>
       <c r="AT102" t="s">
         <v>253</v>
       </c>
       <c r="AU102" t="s">
         <v>280</v>
       </c>
       <c r="AV102" t="s">
+        <v>257</v>
+      </c>
+      <c r="AW102" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="103">
       <c r="A103"/>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
         <v>281</v>
       </c>
       <c r="H103" t="s">
         <v>282</v>
       </c>
       <c r="I103" t="s">
         <v>283</v>
       </c>
       <c r="J103" t="s">
         <v>282</v>
       </c>
       <c r="K103" t="s">
         <v>283</v>
       </c>
       <c r="L103" t="s">
@@ -16425,53 +16425,53 @@
       <c r="AN103" t="s">
         <v>285</v>
       </c>
       <c r="AO103" t="s">
         <v>290</v>
       </c>
       <c r="AP103" t="s">
         <v>291</v>
       </c>
       <c r="AQ103" t="s">
         <v>282</v>
       </c>
       <c r="AR103" t="s">
         <v>297</v>
       </c>
       <c r="AS103" t="s">
         <v>298</v>
       </c>
       <c r="AT103" t="s">
         <v>299</v>
       </c>
       <c r="AU103" t="s">
         <v>282</v>
       </c>
       <c r="AV103" t="s">
+        <v>285</v>
+      </c>
+      <c r="AW103" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>