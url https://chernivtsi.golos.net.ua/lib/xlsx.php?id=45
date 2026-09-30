--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -149,54 +149,54 @@
   <si>
     <t>Сорохан Любов Григорівна</t>
   </si>
   <si>
     <t>Ставчанський Олександр Володимирович</t>
   </si>
   <si>
     <t>Тихонович Максим Семенович</t>
   </si>
   <si>
     <t>Ткачук Юрій Михайлович</t>
   </si>
   <si>
     <t>Цуркан Юлія Тодорівна</t>
   </si>
   <si>
     <t>Чесанов Анатолій Анатолійович</t>
   </si>
   <si>
     <t>Чинуш Валерій Миколайович</t>
   </si>
   <si>
     <t>Яринич Михайло Федорович</t>
   </si>
   <si>
+    <t>Моклович Володимир Михайлович</t>
+  </si>
+  <si>
     <t>Каспрук Олексій Павлович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моклович Володимир Михайлович</t>
   </si>
   <si>
     <t>18.11.20  10:23:27</t>
   </si>
   <si>
     <t>5737Про схвалення звіту про виконання міського бюджету за 9 місяців 2020 року.</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
@@ -2031,54 +2031,54 @@
       <c r="AN2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>56</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>57</v>
       </c>
       <c r="D3" t="s">
         <v>58</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
         <v>59</v>
       </c>
       <c r="G3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H3" t="s" s="5">
@@ -2180,54 +2180,54 @@
       <c r="AN3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV3" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4" t="s" s="4">
         <v>61</v>
       </c>
       <c r="D4" t="s">
         <v>58</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4" t="s">
         <v>62</v>
       </c>
       <c r="G4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H4" t="s" s="5">
@@ -2329,54 +2329,54 @@
       <c r="AN4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="s" s="4">
         <v>64</v>
       </c>
       <c r="D5" t="s">
         <v>65</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>66</v>
       </c>
       <c r="G5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H5" t="s" s="5">
@@ -2478,54 +2478,54 @@
       <c r="AN5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>67</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>5745Про розробку проекту детального плану території житлової забудови, обмеженої вулицями Будівельників (від №37 до №55), Братерства №№»2, 4, 6, Винниченка (від №25 до №69 та від №40 до №76) в порядку</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>68</v>
       </c>
       <c r="E6" t="s">
         <v>69</v>
       </c>
       <c r="F6" t="s">
         <v>70</v>
       </c>
       <c r="G6" t="s" s="5">
         <v>53</v>
@@ -2629,54 +2629,54 @@
       <c r="AN6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV6" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW6" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>71</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>5746Про розробку проекту детального плану території житлової забудови, обмеженої вулицями Будівельників (від №37 до №55), Братерства №№»2, 4, 6, Винниченка (від №25 до №69 та від №40 до №76) в порядку</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>68</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
         <v>62</v>
       </c>
       <c r="G7" t="s" s="5">
         <v>53</v>
@@ -2780,54 +2780,54 @@
       <c r="AN7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV7" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW7" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>5747Про розгляд електронної петиції №64 гр. Фрунзе Н.Ш. щодо збільшення обсягу фінансування на дороги та міжбудинкові проїзди під час проведення Бюджету ініціатив чернівчан (бюджету участі).</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>68</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
       <c r="G8" t="s" s="5">
         <v>53</v>
@@ -2931,54 +2931,54 @@
       <c r="AN8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="C9" t="s" s="4">
         <v>76</v>
       </c>
       <c r="D9" t="s">
         <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H9" t="s" s="5">
@@ -3080,54 +3080,54 @@
       <c r="AN9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
       <c r="C10" t="s" s="4">
         <v>78</v>
       </c>
       <c r="D10" t="s">
         <v>68</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H10" t="s" s="5">
@@ -3229,54 +3229,54 @@
       <c r="AN10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" t="s" s="4">
         <v>80</v>
       </c>
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>81</v>
       </c>
       <c r="G11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H11" t="s" s="5">
@@ -3378,54 +3378,54 @@
       <c r="AN11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV11" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW11" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>82</v>
       </c>
       <c r="C12" t="s" s="4">
         <v>83</v>
       </c>
       <c r="D12" t="s">
         <v>58</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>84</v>
       </c>
       <c r="G12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H12" t="s" s="5">
@@ -3527,54 +3527,54 @@
       <c r="AN12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>5752Про припинення повноважень депутата Чернівецької міської ради VII скликання Буреги Ю.І.</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>68</v>
       </c>
       <c r="E13" t="s">
         <v>69</v>
       </c>
       <c r="F13" t="s">
         <v>86</v>
       </c>
       <c r="G13" t="s" s="5">
         <v>55</v>
@@ -3678,54 +3678,54 @@
       <c r="AN13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>87</v>
       </c>
       <c r="C14" t="s" s="4">
         <v>88</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>62</v>
       </c>
       <c r="G14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H14" t="s" s="5">
@@ -3827,54 +3827,54 @@
       <c r="AN14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>5754Про затвердження Програми наркополітики м. Чернівців «Міста соціальної рівності, можливостей та безпеки на 2021-2023 роки».</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
         <v>90</v>
       </c>
       <c r="G15" t="s" s="5">
         <v>53</v>
@@ -3978,54 +3978,54 @@
       <c r="AN15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>91</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>5755Про надання дозволу товариству з обмеженою відповідальністю «Машзавод» на розробку проєкту внесення змін до зонування території, обмеженої вулицями Білоруською, Прутською,</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16" t="s">
         <v>92</v>
       </c>
       <c r="G16" t="s" s="5">
         <v>53</v>
@@ -4129,54 +4129,54 @@
       <c r="AN16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV16" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW16" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>93</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>5756Про затвердження Програми розвитку культури міста Чернівців на 2021-2023 роки «Чернівці – місто культури».</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>94</v>
       </c>
       <c r="G17" t="s" s="5">
         <v>53</v>
@@ -4280,54 +4280,54 @@
       <c r="AN17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW17" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>95</v>
       </c>
       <c r="C18" t="s" s="4">
         <v>96</v>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>69</v>
       </c>
       <c r="F18" t="s">
         <v>97</v>
       </c>
       <c r="G18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H18" t="s" s="5">
@@ -4429,54 +4429,54 @@
       <c r="AN18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV18" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW18" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>98</v>
       </c>
       <c r="C19" t="s" s="4">
         <v>99</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>81</v>
       </c>
       <c r="G19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H19" t="s" s="5">
@@ -4578,54 +4578,54 @@
       <c r="AN19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV19" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW19" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>100</v>
       </c>
       <c r="C20" t="s" s="4">
         <v>101</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>102</v>
       </c>
       <c r="G20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H20" t="s" s="5">
@@ -4727,54 +4727,54 @@
       <c r="AN20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV20" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW20" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>103</v>
       </c>
       <c r="C21" t="s" s="4">
         <v>104</v>
       </c>
       <c r="D21" t="s">
         <v>68</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>102</v>
       </c>
       <c r="G21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H21" t="s" s="5">
@@ -4876,54 +4876,54 @@
       <c r="AN21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV21" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW21" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>105</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>5761Про хід виконання Програми утеплення зовнішніх огороджувальних конструкцій (фасадів) панельних багатоквартирних будинків м.Чернівців на 2018-2022 роки.</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>68</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" t="s" s="5">
         <v>53</v>
@@ -5027,54 +5027,54 @@
       <c r="AN22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV22" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW22" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>5762Про затвердження нової редакції Статуту комунального підприємства «Чернівецьке тролейбусне управління».</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>102</v>
       </c>
       <c r="G23" t="s" s="5">
         <v>53</v>
@@ -5178,54 +5178,54 @@
       <c r="AN23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV23" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW23" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>108</v>
       </c>
       <c r="C24" t="s" s="4">
         <v>109</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
       <c r="G24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H24" t="s" s="5">
@@ -5327,54 +5327,54 @@
       <c r="AN24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV24" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW24" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>110</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>5766Про затвердження нової редакції додаткового переліку підприємств, установ, організацій, що надають соціально важливі послуги населенню.</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>68</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
         <v>73</v>
       </c>
       <c r="G25" t="s" s="5">
         <v>53</v>
@@ -5478,54 +5478,54 @@
       <c r="AN25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV25" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW25" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>111</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>5767Про розгляд звернення Громадської організації «Ортопедична майстерня» щодо включення її до додаткового переліку підприємств, установ, організацій, що надають соціально важливі послуги</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>68</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
       <c r="G26" t="s" s="5">
         <v>53</v>
@@ -5629,54 +5629,54 @@
       <c r="AN26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV26" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW26" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>112</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>5768Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців, надання його в оренду, продовження діючих договорів оренди.</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>50</v>
       </c>
       <c r="E27" t="s">
         <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>70</v>
       </c>
       <c r="G27" t="s" s="5">
         <v>53</v>
@@ -5780,54 +5780,54 @@
       <c r="AN27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV27" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW27" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>113</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>5769Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців, надання його в оренду, продовження діючих договорів оренди.</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>68</v>
       </c>
       <c r="E28" t="s">
         <v>69</v>
       </c>
       <c r="F28" t="s">
         <v>114</v>
       </c>
       <c r="G28" t="s" s="5">
         <v>53</v>
@@ -5931,54 +5931,54 @@
       <c r="AN28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV28" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW28" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>115</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>5770Про хід виконання рішень міської ради VI та VII скликань від 28.03.2013р. №796 від 30.10.2014р. № 1378, від 04.10.2017р. №906 «Про передачу у позичку релігійній організації «Громада релігії Ружин Садгора»</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>68</v>
       </c>
       <c r="E29" t="s">
         <v>69</v>
       </c>
       <c r="F29" t="s">
         <v>70</v>
       </c>
       <c r="G29" t="s" s="5">
         <v>53</v>
@@ -6082,54 +6082,54 @@
       <c r="AN29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV29" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW29" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>116</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>5771Про хід виконання рішень міської ради VI та VII скликань від 28.03.2013р. №796 від 30.10.2014р. № 1378, від 04.10.2017р. №906 «Про передачу у позичку релігійній організації «Громада релігії Ружин Садгора»</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
       <c r="G30" t="s" s="5">
         <v>53</v>
@@ -6233,54 +6233,54 @@
       <c r="AN30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV30" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW30" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>5772Про встановлення обмеження продажу алкогольних, слабоалкогольних напоїв, вин столових, пива (крім безалкогольного) на території міста Чернівців у нічний час.</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>68</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>92</v>
       </c>
       <c r="G31" t="s" s="5">
         <v>53</v>
@@ -6384,54 +6384,54 @@
       <c r="AN31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV31" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW31" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>5773Про затвердження Порядку розміщення вивісок (табличок) в межах історичних ареалів м.Чернівців.</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>68</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>81</v>
       </c>
       <c r="G32" t="s" s="5">
         <v>53</v>
@@ -6535,54 +6535,54 @@
       <c r="AN32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV32" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW32" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>119</v>
       </c>
       <c r="C33" t="s" s="4">
         <v>120</v>
       </c>
       <c r="D33" t="s">
         <v>68</v>
       </c>
       <c r="E33" t="s">
         <v>51</v>
       </c>
       <c r="F33" t="s">
         <v>66</v>
       </c>
       <c r="G33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H33" t="s" s="5">
@@ -6684,54 +6684,54 @@
       <c r="AN33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV33" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW33" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>121</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>5775Про затвердження ліквідаційного балансу міського територіального медичного об’єднання «Стоматологія» (повторний розгляд).</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>68</v>
       </c>
       <c r="E34" t="s">
         <v>69</v>
       </c>
       <c r="F34" t="s">
         <v>122</v>
       </c>
       <c r="G34" t="s" s="5">
         <v>53</v>
@@ -6835,54 +6835,54 @@
       <c r="AN34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV34" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW34" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>123</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>5776Про затвердження ліквідаційного балансу міського територіального медичного об’єднання «Стоматологія» (повторний розгляд).</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>68</v>
       </c>
       <c r="E35" t="s">
         <v>69</v>
       </c>
       <c r="F35" t="s">
         <v>124</v>
       </c>
       <c r="G35" t="s" s="5">
         <v>53</v>
@@ -6986,54 +6986,54 @@
       <c r="AN35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV35" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW35" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>5777Про затвердження ліквідаційного балансу міського територіального медичного об’єднання «Стоматологія» (повторний розгляд).</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>68</v>
       </c>
       <c r="E36" t="s">
         <v>69</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
       <c r="G36" t="s" s="5">
         <v>55</v>
@@ -7137,54 +7137,54 @@
       <c r="AN36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV36" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW36" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>126</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>5788Про внесення змін до Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2017-2020 роки «Сучасне місто», затвердженої рішенням міської ради VIІ скликання від 26.09.2019 р.</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>68</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
       <c r="G37" t="s" s="5">
         <v>53</v>
@@ -7288,54 +7288,54 @@
       <c r="AN37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV37" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW37" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>127</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>5789Про затвердження Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2021-2024 роки «Сучасне місто».</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>50</v>
       </c>
       <c r="E38" t="s">
         <v>51</v>
       </c>
       <c r="F38" t="s">
         <v>84</v>
       </c>
       <c r="G38" t="s" s="5">
         <v>53</v>
@@ -7439,54 +7439,54 @@
       <c r="AN38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV38" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW38" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>128</v>
       </c>
       <c r="C39" t="s" s="4">
         <v>129</v>
       </c>
       <c r="D39" t="s">
         <v>58</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
         <v>81</v>
       </c>
       <c r="G39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H39" t="s" s="5">
@@ -7588,54 +7588,54 @@
       <c r="AN39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV39" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW39" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>130</v>
       </c>
       <c r="C40" t="s" s="4">
         <v>131</v>
       </c>
       <c r="D40" t="s">
         <v>58</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
         <v>66</v>
       </c>
       <c r="G40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H40" t="s" s="5">
@@ -7737,54 +7737,54 @@
       <c r="AN40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV40" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW40" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>132</v>
       </c>
       <c r="C41" t="s" s="4">
         <v>133</v>
       </c>
       <c r="D41" t="s">
         <v>58</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
       <c r="G41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H41" t="s" s="5">
@@ -7886,54 +7886,54 @@
       <c r="AN41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV41" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW41" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>134</v>
       </c>
       <c r="C42" t="s" s="4">
         <v>135</v>
       </c>
       <c r="D42" t="s">
         <v>58</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
         <v>94</v>
       </c>
       <c r="G42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H42" t="s" s="5">
@@ -8035,54 +8035,54 @@
       <c r="AN42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV42" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW42" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>136</v>
       </c>
       <c r="C43" t="s" s="4">
         <v>137</v>
       </c>
       <c r="D43" t="s">
         <v>58</v>
       </c>
       <c r="E43" t="s">
         <v>51</v>
       </c>
       <c r="F43" t="s">
         <v>62</v>
       </c>
       <c r="G43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H43" t="s" s="5">
@@ -8184,54 +8184,54 @@
       <c r="AN43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV43" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW43" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>138</v>
       </c>
       <c r="C44" t="s" s="4">
         <v>139</v>
       </c>
       <c r="D44" t="s">
         <v>58</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>140</v>
       </c>
       <c r="G44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H44" t="s" s="5">
@@ -8333,54 +8333,54 @@
       <c r="AN44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV44" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW44" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>141</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>5796Про затвердження Програми з будівництва об’єктів житла і соціальної сфери в місті Чернівцях на 2021-2024 роки «Сучасне місто».</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>65</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
         <v>140</v>
       </c>
       <c r="G45" t="s" s="5">
         <v>54</v>
@@ -8484,54 +8484,54 @@
       <c r="AN45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV45" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW45" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>142</v>
       </c>
       <c r="C46" t="s" s="4">
         <v>143</v>
       </c>
       <c r="D46" t="s">
         <v>68</v>
       </c>
       <c r="E46" t="s">
         <v>69</v>
       </c>
       <c r="F46" t="s">
         <v>144</v>
       </c>
       <c r="G46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H46" t="s" s="5">
@@ -8633,54 +8633,54 @@
       <c r="AN46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV46" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW46" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>145</v>
       </c>
       <c r="C47" t="s" s="4">
         <v>146</v>
       </c>
       <c r="D47" t="s">
         <v>68</v>
       </c>
       <c r="E47" t="s">
         <v>69</v>
       </c>
       <c r="F47" t="s">
         <v>147</v>
       </c>
       <c r="G47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="H47" t="s" s="5">
@@ -8782,54 +8782,54 @@
       <c r="AN47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV47" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW47" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>148</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>5799Про розгляд звернень юридичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>50</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>73</v>
       </c>
       <c r="G48" t="s" s="5">
         <v>53</v>
@@ -8933,54 +8933,54 @@
       <c r="AN48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV48" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW48" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s" s="4">
         <v>150</v>
       </c>
       <c r="D49" t="s">
         <v>58</v>
       </c>
       <c r="E49" t="s">
         <v>69</v>
       </c>
       <c r="F49" t="s">
         <v>151</v>
       </c>
       <c r="G49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H49" t="s" s="5">
@@ -9082,54 +9082,54 @@
       <c r="AN49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV49" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW49" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s" s="4">
         <v>153</v>
       </c>
       <c r="D50" t="s">
         <v>58</v>
       </c>
       <c r="E50" t="s">
         <v>69</v>
       </c>
       <c r="F50" t="s">
         <v>147</v>
       </c>
       <c r="G50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H50" t="s" s="5">
@@ -9231,54 +9231,54 @@
       <c r="AN50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV50" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW50" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>154</v>
       </c>
       <c r="C51" t="s" s="4">
         <v>155</v>
       </c>
       <c r="D51" t="s">
         <v>58</v>
       </c>
       <c r="E51" t="s">
         <v>69</v>
       </c>
       <c r="F51" t="s">
         <v>156</v>
       </c>
       <c r="G51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H51" t="s" s="5">
@@ -9380,54 +9380,54 @@
       <c r="AN51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV51" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW51" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>5803Про розгляд звернень юридичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>65</v>
       </c>
       <c r="E52" t="s">
         <v>69</v>
       </c>
       <c r="F52" t="s">
         <v>86</v>
       </c>
       <c r="G52" t="s" s="5">
         <v>55</v>
@@ -9531,54 +9531,54 @@
       <c r="AN52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV52" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW52" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>159</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>5804Про розгляд звернень юридичних осіб щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>65</v>
       </c>
       <c r="E53" t="s">
         <v>69</v>
       </c>
       <c r="F53" t="s">
         <v>151</v>
       </c>
       <c r="G53" t="s" s="5">
         <v>55</v>
@@ -9682,54 +9682,54 @@
       <c r="AN53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV53" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW53" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>160</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>5806Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців, надання його в оренду, продовження діючих договорів оренди.</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>50</v>
       </c>
       <c r="E54" t="s">
         <v>69</v>
       </c>
       <c r="F54" t="s">
         <v>124</v>
       </c>
       <c r="G54" t="s" s="5">
         <v>53</v>
@@ -9833,54 +9833,54 @@
       <c r="AN54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV54" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW54" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>161</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>5807Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців, надання його в оренду, продовження діючих договорів оренди.</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>50</v>
       </c>
       <c r="E55" t="s">
         <v>51</v>
       </c>
       <c r="F55" t="s">
         <v>73</v>
       </c>
       <c r="G55" t="s" s="5">
         <v>53</v>
@@ -9984,54 +9984,54 @@
       <c r="AN55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV55" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW55" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" t="s" s="4">
         <v>163</v>
       </c>
       <c r="D56" t="s">
         <v>58</v>
       </c>
       <c r="E56" t="s">
         <v>69</v>
       </c>
       <c r="F56" t="s">
         <v>114</v>
       </c>
       <c r="G56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H56" t="s" s="5">
@@ -10133,54 +10133,54 @@
       <c r="AN56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV56" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW56" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" t="s" s="4">
         <v>165</v>
       </c>
       <c r="D57" t="s">
         <v>58</v>
       </c>
       <c r="E57" t="s">
         <v>69</v>
       </c>
       <c r="F57" t="s">
         <v>147</v>
       </c>
       <c r="G57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H57" t="s" s="5">
@@ -10282,54 +10282,54 @@
       <c r="AN57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV57" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW57" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="C58" t="s" s="4">
         <v>167</v>
       </c>
       <c r="D58" t="s">
         <v>58</v>
       </c>
       <c r="E58" t="s">
         <v>69</v>
       </c>
       <c r="F58" t="s">
         <v>124</v>
       </c>
       <c r="G58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H58" t="s" s="5">
@@ -10431,54 +10431,54 @@
       <c r="AN58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV58" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW58" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>168</v>
       </c>
       <c r="C59" t="s" s="4">
         <v>169</v>
       </c>
       <c r="D59" t="s">
         <v>58</v>
       </c>
       <c r="E59" t="s">
         <v>69</v>
       </c>
       <c r="F59" t="s">
         <v>70</v>
       </c>
       <c r="G59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H59" t="s" s="5">
@@ -10580,54 +10580,54 @@
       <c r="AN59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV59" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW59" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>5812Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців, надання його в оренду, продовження діючих договорів оренди.</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>65</v>
       </c>
       <c r="E60" t="s">
         <v>69</v>
       </c>
       <c r="F60" t="s">
         <v>151</v>
       </c>
       <c r="G60" t="s" s="5">
         <v>55</v>
@@ -10731,54 +10731,54 @@
       <c r="AN60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV60" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW60" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>171</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>5813Про розгляд звернень громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>50</v>
       </c>
       <c r="E61" t="s">
         <v>51</v>
       </c>
       <c r="F61" t="s">
         <v>84</v>
       </c>
       <c r="G61" t="s" s="5">
         <v>53</v>
@@ -10882,54 +10882,54 @@
       <c r="AN61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV61" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW61" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>172</v>
       </c>
       <c r="C62" t="s" s="4">
         <v>173</v>
       </c>
       <c r="D62" t="s">
         <v>58</v>
       </c>
       <c r="E62" t="s">
         <v>51</v>
       </c>
       <c r="F62" t="s">
         <v>84</v>
       </c>
       <c r="G62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H62" t="s" s="5">
@@ -11031,54 +11031,54 @@
       <c r="AN62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV62" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW62" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>174</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>5815Про розгляд звернень пільгової категорії громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>50</v>
       </c>
       <c r="E63" t="s">
         <v>51</v>
       </c>
       <c r="F63" t="s">
         <v>81</v>
       </c>
       <c r="G63" t="s" s="5">
         <v>53</v>
@@ -11182,54 +11182,54 @@
       <c r="AN63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS63" t="s" s="5">
         <v>74</v>
       </c>
       <c r="AT63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV63" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW63" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>175</v>
       </c>
       <c r="C64" t="s" s="4">
         <v>176</v>
       </c>
       <c r="D64" t="s">
         <v>58</v>
       </c>
       <c r="E64" t="s">
         <v>69</v>
       </c>
       <c r="F64" t="s">
         <v>114</v>
       </c>
       <c r="G64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H64" t="s" s="5">
@@ -11331,54 +11331,54 @@
       <c r="AN64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV64" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW64" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>177</v>
       </c>
       <c r="C65" t="s" s="4">
         <v>178</v>
       </c>
       <c r="D65" t="s">
         <v>58</v>
       </c>
       <c r="E65" t="s">
         <v>69</v>
       </c>
       <c r="F65" t="s">
         <v>179</v>
       </c>
       <c r="G65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H65" t="s" s="5">
@@ -11480,54 +11480,54 @@
       <c r="AN65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV65" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW65" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>180</v>
       </c>
       <c r="C66" t="s" s="4">
         <v>181</v>
       </c>
       <c r="D66" t="s">
         <v>58</v>
       </c>
       <c r="E66" t="s">
         <v>51</v>
       </c>
       <c r="F66" t="s">
         <v>92</v>
       </c>
       <c r="G66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H66" t="s" s="5">
@@ -11629,54 +11629,54 @@
       <c r="AN66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV66" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW66" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>182</v>
       </c>
       <c r="C67" t="s" s="4">
         <v>183</v>
       </c>
       <c r="D67" t="s">
         <v>58</v>
       </c>
       <c r="E67" t="s">
         <v>69</v>
       </c>
       <c r="F67" t="s">
         <v>144</v>
       </c>
       <c r="G67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H67" t="s" s="5">
@@ -11778,54 +11778,54 @@
       <c r="AN67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV67" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW67" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>184</v>
       </c>
       <c r="C68" t="s" s="4">
         <v>185</v>
       </c>
       <c r="D68" t="s">
         <v>58</v>
       </c>
       <c r="E68" t="s">
         <v>69</v>
       </c>
       <c r="F68" t="s">
         <v>122</v>
       </c>
       <c r="G68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H68" t="s" s="5">
@@ -11927,54 +11927,54 @@
       <c r="AN68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV68" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW68" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>186</v>
       </c>
       <c r="C69" t="s" s="4">
         <v>187</v>
       </c>
       <c r="D69" t="s">
         <v>58</v>
       </c>
       <c r="E69" t="s">
         <v>69</v>
       </c>
       <c r="F69" t="s">
         <v>124</v>
       </c>
       <c r="G69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H69" t="s" s="5">
@@ -12076,54 +12076,54 @@
       <c r="AN69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV69" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW69" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>188</v>
       </c>
       <c r="C70" t="s" s="4">
         <v>189</v>
       </c>
       <c r="D70" t="s">
         <v>58</v>
       </c>
       <c r="E70" t="s">
         <v>51</v>
       </c>
       <c r="F70" t="s">
         <v>62</v>
       </c>
       <c r="G70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H70" t="s" s="5">
@@ -12225,54 +12225,54 @@
       <c r="AN70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV70" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW70" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>190</v>
       </c>
       <c r="C71" t="s" s="4">
         <v>191</v>
       </c>
       <c r="D71" t="s">
         <v>58</v>
       </c>
       <c r="E71" t="s">
         <v>51</v>
       </c>
       <c r="F71" t="s">
         <v>84</v>
       </c>
       <c r="G71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H71" t="s" s="5">
@@ -12374,54 +12374,54 @@
       <c r="AN71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>192</v>
       </c>
       <c r="C72" t="s" s="4">
         <v>193</v>
       </c>
       <c r="D72" t="s">
         <v>58</v>
       </c>
       <c r="E72" t="s">
         <v>51</v>
       </c>
       <c r="F72" t="s">
         <v>81</v>
       </c>
       <c r="G72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H72" t="s" s="5">
@@ -12523,54 +12523,54 @@
       <c r="AN72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV72" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW72" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>194</v>
       </c>
       <c r="C73" t="s" s="4">
         <v>195</v>
       </c>
       <c r="D73" t="s">
         <v>58</v>
       </c>
       <c r="E73" t="s">
         <v>51</v>
       </c>
       <c r="F73" t="s">
         <v>81</v>
       </c>
       <c r="G73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H73" t="s" s="5">
@@ -12672,54 +12672,54 @@
       <c r="AN73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV73" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW73" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>196</v>
       </c>
       <c r="C74" t="s" s="4">
         <v>197</v>
       </c>
       <c r="D74" t="s">
         <v>58</v>
       </c>
       <c r="E74" t="s">
         <v>51</v>
       </c>
       <c r="F74" t="s">
         <v>81</v>
       </c>
       <c r="G74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H74" t="s" s="5">
@@ -12821,54 +12821,54 @@
       <c r="AN74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV74" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW74" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>198</v>
       </c>
       <c r="C75" t="s" s="4">
         <v>199</v>
       </c>
       <c r="D75" t="s">
         <v>58</v>
       </c>
       <c r="E75" t="s">
         <v>51</v>
       </c>
       <c r="F75" t="s">
         <v>66</v>
       </c>
       <c r="G75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H75" t="s" s="5">
@@ -12970,54 +12970,54 @@
       <c r="AN75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV75" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW75" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>200</v>
       </c>
       <c r="C76" t="s" s="4">
         <v>201</v>
       </c>
       <c r="D76" t="s">
         <v>58</v>
       </c>
       <c r="E76" t="s">
         <v>51</v>
       </c>
       <c r="F76" t="s">
         <v>73</v>
       </c>
       <c r="G76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H76" t="s" s="5">
@@ -13119,54 +13119,54 @@
       <c r="AN76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV76" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW76" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>202</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>5829Про розгляд звернень пільгової категорії громадян щодо надання дозволів на складання проєктів землеустрою щодо відведення земельних ділянок.</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>65</v>
       </c>
       <c r="E77" t="s">
         <v>51</v>
       </c>
       <c r="F77" t="s">
         <v>140</v>
       </c>
       <c r="G77" t="s" s="5">
         <v>53</v>
@@ -13270,54 +13270,54 @@
       <c r="AN77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV77" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW77" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>203</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>5831Про внесення змін до рішень міської ради VII скликання від 11.06.2020р. №2206 «Про розгляд звернення акціонерного товариства «Чернівціобленерго» та від 17.03.2020р. № 2104 «Про розгляд звернень юридичних</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>68</v>
       </c>
       <c r="E78" t="s">
         <v>51</v>
       </c>
       <c r="F78" t="s">
         <v>84</v>
       </c>
       <c r="G78" t="s" s="5">
         <v>53</v>
@@ -13421,54 +13421,54 @@
       <c r="AN78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU78" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV78" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW78" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>204</v>
       </c>
       <c r="C79" t="s" s="4">
         <v>205</v>
       </c>
       <c r="D79" t="s">
         <v>68</v>
       </c>
       <c r="E79" t="s">
         <v>51</v>
       </c>
       <c r="F79" t="s">
         <v>84</v>
       </c>
       <c r="G79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H79" t="s" s="5">
@@ -13570,54 +13570,54 @@
       <c r="AN79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU79" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV79" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW79" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>206</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>5833Про розгляд звернення Будькова Сергія Васильовича про надання дозволу на складання проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>68</v>
       </c>
       <c r="E80" t="s">
         <v>51</v>
       </c>
       <c r="F80" t="s">
         <v>84</v>
       </c>
       <c r="G80" t="s" s="5">
         <v>53</v>
@@ -13721,54 +13721,54 @@
       <c r="AN80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV80" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW80" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>207</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>5834Про розгляд звернень фізичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на них.</t>
         </is>
       </c>
       <c r="D81" t="s">
         <v>50</v>
       </c>
       <c r="E81" t="s">
         <v>69</v>
       </c>
       <c r="F81" t="s">
         <v>124</v>
       </c>
       <c r="G81" t="s" s="5">
         <v>53</v>
@@ -13872,54 +13872,54 @@
       <c r="AN81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV81" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW81" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>208</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>5835Про розгляд звернень фізичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на них.</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>50</v>
       </c>
       <c r="E82" t="s">
         <v>51</v>
       </c>
       <c r="F82" t="s">
         <v>73</v>
       </c>
       <c r="G82" t="s" s="5">
         <v>53</v>
@@ -14023,54 +14023,54 @@
       <c r="AN82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU82" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV82" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW82" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>209</v>
       </c>
       <c r="C83" t="s" s="4">
         <v>210</v>
       </c>
       <c r="D83" t="s">
         <v>58</v>
       </c>
       <c r="E83" t="s">
         <v>51</v>
       </c>
       <c r="F83" t="s">
         <v>92</v>
       </c>
       <c r="G83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H83" t="s" s="5">
@@ -14172,54 +14172,54 @@
       <c r="AN83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU83" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV83" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW83" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>211</v>
       </c>
       <c r="C84" t="s" s="4">
         <v>212</v>
       </c>
       <c r="D84" t="s">
         <v>58</v>
       </c>
       <c r="E84" t="s">
         <v>51</v>
       </c>
       <c r="F84" t="s">
         <v>92</v>
       </c>
       <c r="G84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H84" t="s" s="5">
@@ -14321,54 +14321,54 @@
       <c r="AN84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV84" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW84" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>213</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>5838Про розгляд звернень фізичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на них.</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>65</v>
       </c>
       <c r="E85" t="s">
         <v>69</v>
       </c>
       <c r="F85" t="s">
         <v>124</v>
       </c>
       <c r="G85" t="s" s="5">
         <v>53</v>
@@ -14472,54 +14472,54 @@
       <c r="AN85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR85" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU85" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV85" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW85" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>214</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>5839Про розгляд звернень фізичних осіб щодо надання дозволів на проведення експертних грошових оцінок земельних ділянок власникам об’єктів нерухомого майна, що розташоване на них.</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>65</v>
       </c>
       <c r="E86" t="s">
         <v>51</v>
       </c>
       <c r="F86" t="s">
         <v>62</v>
       </c>
       <c r="G86" t="s" s="5">
         <v>53</v>
@@ -14623,54 +14623,54 @@
       <c r="AN86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU86" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV86" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW86" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>215</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>5840Про затвердження проєктів землеустрою щодо відведення земельних ділянок несільськогосподарського призначення, які виставлятимуться на земельні торги окремими лотами.</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>68</v>
       </c>
       <c r="E87" t="s">
         <v>51</v>
       </c>
       <c r="F87" t="s">
         <v>140</v>
       </c>
       <c r="G87" t="s" s="5">
         <v>53</v>
@@ -14774,54 +14774,54 @@
       <c r="AN87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU87" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV87" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW87" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>216</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>5842Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців, надання його в оренду, продовження діючих договорів оренди.</t>
         </is>
       </c>
       <c r="D88" t="s">
         <v>50</v>
       </c>
       <c r="E88" t="s">
         <v>51</v>
       </c>
       <c r="F88" t="s">
         <v>84</v>
       </c>
       <c r="G88" t="s" s="5">
         <v>53</v>
@@ -14925,54 +14925,54 @@
       <c r="AN88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV88" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW88" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>217</v>
       </c>
       <c r="C89" t="s" s="4">
         <v>218</v>
       </c>
       <c r="D89" t="s">
         <v>58</v>
       </c>
       <c r="E89" t="s">
         <v>51</v>
       </c>
       <c r="F89" t="s">
         <v>92</v>
       </c>
       <c r="G89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H89" t="s" s="5">
@@ -15074,54 +15074,54 @@
       <c r="AN89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU89" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV89" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW89" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>219</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>5844Про включення до Переліку другого типу нерухомого майна, що на праві власності належить територіальній громаді м. Чернівців, надання його в оренду, продовження діючих договорів оренди.</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>65</v>
       </c>
       <c r="E90" t="s">
         <v>51</v>
       </c>
       <c r="F90" t="s">
         <v>84</v>
       </c>
       <c r="G90" t="s" s="5">
         <v>53</v>
@@ -15225,54 +15225,54 @@
       <c r="AN90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV90" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW90" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>220</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>5850Про розгляд звернень юридичних та фізичних осіб щодо надання земельних ділянок у постійне користування, затвердження технічних документацій із землеустрою щодо встановлення (відновлення)</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>68</v>
       </c>
       <c r="E91" t="s">
         <v>51</v>
       </c>
       <c r="F91" t="s">
         <v>81</v>
       </c>
       <c r="G91" t="s" s="5">
         <v>53</v>
@@ -15376,54 +15376,54 @@
       <c r="AN91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV91" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW91" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>221</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>5851Про розгляд звернень юридичних та фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>50</v>
       </c>
       <c r="E92" t="s">
         <v>51</v>
       </c>
       <c r="F92" t="s">
         <v>92</v>
       </c>
       <c r="G92" t="s" s="5">
         <v>53</v>
@@ -15527,54 +15527,54 @@
       <c r="AN92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV92" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW92" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>222</v>
       </c>
       <c r="C93" t="s" s="4">
         <v>223</v>
       </c>
       <c r="D93" t="s">
         <v>58</v>
       </c>
       <c r="E93" t="s">
         <v>51</v>
       </c>
       <c r="F93" t="s">
         <v>73</v>
       </c>
       <c r="G93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H93" t="s" s="5">
@@ -15676,54 +15676,54 @@
       <c r="AN93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV93" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW93" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>224</v>
       </c>
       <c r="C94" t="s" s="4">
         <v>225</v>
       </c>
       <c r="D94" t="s">
         <v>58</v>
       </c>
       <c r="E94" t="s">
         <v>69</v>
       </c>
       <c r="F94" t="s">
         <v>122</v>
       </c>
       <c r="G94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H94" t="s" s="5">
@@ -15825,54 +15825,54 @@
       <c r="AN94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV94" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW94" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>226</v>
       </c>
       <c r="C95" t="s" s="4">
         <v>227</v>
       </c>
       <c r="D95" t="s">
         <v>58</v>
       </c>
       <c r="E95" t="s">
         <v>69</v>
       </c>
       <c r="F95" t="s">
         <v>179</v>
       </c>
       <c r="G95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H95" t="s" s="5">
@@ -15974,54 +15974,54 @@
       <c r="AN95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV95" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW95" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>228</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>5855Про розгляд звернень юридичних та фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>65</v>
       </c>
       <c r="E96" t="s">
         <v>69</v>
       </c>
       <c r="F96" t="s">
         <v>144</v>
       </c>
       <c r="G96" t="s" s="5">
         <v>53</v>
@@ -16125,54 +16125,54 @@
       <c r="AN96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV96" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW96" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>229</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>5856Про розгляд звернень юридичних та фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>65</v>
       </c>
       <c r="E97" t="s">
         <v>69</v>
       </c>
       <c r="F97" t="s">
         <v>144</v>
       </c>
       <c r="G97" t="s" s="5">
         <v>53</v>
@@ -16276,54 +16276,54 @@
       <c r="AN97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV97" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW97" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>230</v>
       </c>
       <c r="C98" t="s" s="4">
         <v>231</v>
       </c>
       <c r="D98" t="s">
         <v>58</v>
       </c>
       <c r="E98" t="s">
         <v>69</v>
       </c>
       <c r="F98" t="s">
         <v>144</v>
       </c>
       <c r="G98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H98" t="s" s="5">
@@ -16425,54 +16425,54 @@
       <c r="AN98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV98" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW98" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>232</v>
       </c>
       <c r="C99" t="s" s="4">
         <v>233</v>
       </c>
       <c r="D99" t="s">
         <v>58</v>
       </c>
       <c r="E99" t="s">
         <v>69</v>
       </c>
       <c r="F99" t="s">
         <v>114</v>
       </c>
       <c r="G99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H99" t="s" s="5">
@@ -16574,54 +16574,54 @@
       <c r="AN99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV99" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW99" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>234</v>
       </c>
       <c r="C100" t="s" s="4">
         <v>235</v>
       </c>
       <c r="D100" t="s">
         <v>58</v>
       </c>
       <c r="E100" t="s">
         <v>51</v>
       </c>
       <c r="F100" t="s">
         <v>84</v>
       </c>
       <c r="G100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H100" t="s" s="5">
@@ -16723,54 +16723,54 @@
       <c r="AN100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV100" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW100" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>236</v>
       </c>
       <c r="C101" t="s" s="4">
         <v>237</v>
       </c>
       <c r="D101" t="s">
         <v>58</v>
       </c>
       <c r="E101" t="s">
         <v>69</v>
       </c>
       <c r="F101" t="s">
         <v>70</v>
       </c>
       <c r="G101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H101" t="s" s="5">
@@ -16872,54 +16872,54 @@
       <c r="AN101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR101" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV101" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW101" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>238</v>
       </c>
       <c r="C102" t="s" s="4">
         <v>239</v>
       </c>
       <c r="D102" t="s">
         <v>58</v>
       </c>
       <c r="E102" t="s">
         <v>69</v>
       </c>
       <c r="F102" t="s">
         <v>70</v>
       </c>
       <c r="G102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H102" t="s" s="5">
@@ -17021,54 +17021,54 @@
       <c r="AN102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR102" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV102" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW102" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>240</v>
       </c>
       <c r="C103" t="s" s="4">
         <v>241</v>
       </c>
       <c r="D103" t="s">
         <v>58</v>
       </c>
       <c r="E103" t="s">
         <v>69</v>
       </c>
       <c r="F103" t="s">
         <v>124</v>
       </c>
       <c r="G103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H103" t="s" s="5">
@@ -17170,54 +17170,54 @@
       <c r="AN103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV103" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW103" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>242</v>
       </c>
       <c r="C104" t="s" s="4">
         <v>243</v>
       </c>
       <c r="D104" t="s">
         <v>58</v>
       </c>
       <c r="E104" t="s">
         <v>69</v>
       </c>
       <c r="F104" t="s">
         <v>147</v>
       </c>
       <c r="G104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H104" t="s" s="5">
@@ -17319,54 +17319,54 @@
       <c r="AN104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV104" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW104" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>244</v>
       </c>
       <c r="C105" t="s" s="4">
         <v>245</v>
       </c>
       <c r="D105" t="s">
         <v>58</v>
       </c>
       <c r="E105" t="s">
         <v>51</v>
       </c>
       <c r="F105" t="s">
         <v>84</v>
       </c>
       <c r="G105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H105" t="s" s="5">
@@ -17468,54 +17468,54 @@
       <c r="AN105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV105" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW105" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>246</v>
       </c>
       <c r="C106" t="s" s="4">
         <v>247</v>
       </c>
       <c r="D106" t="s">
         <v>58</v>
       </c>
       <c r="E106" t="s">
         <v>69</v>
       </c>
       <c r="F106" t="s">
         <v>70</v>
       </c>
       <c r="G106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H106" t="s" s="5">
@@ -17617,54 +17617,54 @@
       <c r="AN106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV106" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW106" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>248</v>
       </c>
       <c r="C107" t="s" s="4">
         <v>249</v>
       </c>
       <c r="D107" t="s">
         <v>58</v>
       </c>
       <c r="E107" t="s">
         <v>69</v>
       </c>
       <c r="F107" t="s">
         <v>147</v>
       </c>
       <c r="G107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H107" t="s" s="5">
@@ -17766,54 +17766,54 @@
       <c r="AN107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV107" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW107" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>250</v>
       </c>
       <c r="C108" t="s" s="4">
         <v>251</v>
       </c>
       <c r="D108" t="s">
         <v>58</v>
       </c>
       <c r="E108" t="s">
         <v>51</v>
       </c>
       <c r="F108" t="s">
         <v>84</v>
       </c>
       <c r="G108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H108" t="s" s="5">
@@ -17915,54 +17915,54 @@
       <c r="AN108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV108" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW108" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>252</v>
       </c>
       <c r="C109" t="s" s="4">
         <v>253</v>
       </c>
       <c r="D109" t="s">
         <v>58</v>
       </c>
       <c r="E109" t="s">
         <v>69</v>
       </c>
       <c r="F109" t="s">
         <v>114</v>
       </c>
       <c r="G109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H109" t="s" s="5">
@@ -18064,54 +18064,54 @@
       <c r="AN109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV109" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW109" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>254</v>
       </c>
       <c r="C110" t="s" s="4">
         <v>255</v>
       </c>
       <c r="D110" t="s">
         <v>58</v>
       </c>
       <c r="E110" t="s">
         <v>69</v>
       </c>
       <c r="F110" t="s">
         <v>179</v>
       </c>
       <c r="G110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H110" t="s" s="5">
@@ -18213,54 +18213,54 @@
       <c r="AN110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV110" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW110" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>256</v>
       </c>
       <c r="C111" t="s" s="4">
         <v>257</v>
       </c>
       <c r="D111" t="s">
         <v>58</v>
       </c>
       <c r="E111" t="s">
         <v>69</v>
       </c>
       <c r="F111" t="s">
         <v>147</v>
       </c>
       <c r="G111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H111" t="s" s="5">
@@ -18362,54 +18362,54 @@
       <c r="AN111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU111" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV111" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW111" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>258</v>
       </c>
       <c r="C112" t="s" s="4">
         <v>259</v>
       </c>
       <c r="D112" t="s">
         <v>58</v>
       </c>
       <c r="E112" t="s">
         <v>51</v>
       </c>
       <c r="F112" t="s">
         <v>92</v>
       </c>
       <c r="G112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H112" t="s" s="5">
@@ -18511,54 +18511,54 @@
       <c r="AN112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR112" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU112" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV112" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW112" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>260</v>
       </c>
       <c r="C113" t="s" s="4">
         <v>261</v>
       </c>
       <c r="D113" t="s">
         <v>58</v>
       </c>
       <c r="E113" t="s">
         <v>69</v>
       </c>
       <c r="F113" t="s">
         <v>144</v>
       </c>
       <c r="G113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H113" t="s" s="5">
@@ -18660,54 +18660,54 @@
       <c r="AN113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV113" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW113" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>262</v>
       </c>
       <c r="C114" t="s" s="4">
         <v>263</v>
       </c>
       <c r="D114" t="s">
         <v>58</v>
       </c>
       <c r="E114" t="s">
         <v>69</v>
       </c>
       <c r="F114" t="s">
         <v>70</v>
       </c>
       <c r="G114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H114" t="s" s="5">
@@ -18809,54 +18809,54 @@
       <c r="AN114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV114" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW114" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>264</v>
       </c>
       <c r="C115" t="s" s="4">
         <v>265</v>
       </c>
       <c r="D115" t="s">
         <v>58</v>
       </c>
       <c r="E115" t="s">
         <v>51</v>
       </c>
       <c r="F115" t="s">
         <v>84</v>
       </c>
       <c r="G115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H115" t="s" s="5">
@@ -18958,54 +18958,54 @@
       <c r="AN115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV115" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW115" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>266</v>
       </c>
       <c r="C116" t="s" s="4">
         <v>267</v>
       </c>
       <c r="D116" t="s">
         <v>58</v>
       </c>
       <c r="E116" t="s">
         <v>69</v>
       </c>
       <c r="F116" t="s">
         <v>124</v>
       </c>
       <c r="G116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H116" t="s" s="5">
@@ -19107,54 +19107,54 @@
       <c r="AN116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU116" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV116" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW116" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>268</v>
       </c>
       <c r="C117" t="s" s="4">
         <v>269</v>
       </c>
       <c r="D117" t="s">
         <v>58</v>
       </c>
       <c r="E117" t="s">
         <v>69</v>
       </c>
       <c r="F117" t="s">
         <v>156</v>
       </c>
       <c r="G117" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H117" t="s" s="5">
@@ -19256,54 +19256,54 @@
       <c r="AN117" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO117" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT117" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV117" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW117" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>270</v>
       </c>
       <c r="C118" t="s" s="4">
         <v>271</v>
       </c>
       <c r="D118" t="s">
         <v>58</v>
       </c>
       <c r="E118" t="s">
         <v>69</v>
       </c>
       <c r="F118" t="s">
         <v>179</v>
       </c>
       <c r="G118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H118" t="s" s="5">
@@ -19405,54 +19405,54 @@
       <c r="AN118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR118" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU118" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV118" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW118" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>5878Про розгляд звернень юридичних та фізичних осіб-підприємців щодо поновлення договорів оренди землі, надання земельних ділянок в оренду, визнання такими, що втратили чинність, окремих</t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>65</v>
       </c>
       <c r="E119" t="s">
         <v>51</v>
       </c>
       <c r="F119" t="s">
         <v>84</v>
       </c>
       <c r="G119" t="s" s="5">
         <v>53</v>
@@ -19556,54 +19556,54 @@
       <c r="AN119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT119" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV119" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW119" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>5879Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду, визнання такими, що</t>
         </is>
       </c>
       <c r="D120" t="s">
         <v>50</v>
       </c>
       <c r="E120" t="s">
         <v>69</v>
       </c>
       <c r="F120" t="s">
         <v>70</v>
       </c>
       <c r="G120" t="s" s="5">
         <v>53</v>
@@ -19707,54 +19707,54 @@
       <c r="AN120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU120" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV120" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW120" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>274</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>5880Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду, визнання такими, що</t>
         </is>
       </c>
       <c r="D121" t="s">
         <v>50</v>
       </c>
       <c r="E121" t="s">
         <v>51</v>
       </c>
       <c r="F121" t="s">
         <v>62</v>
       </c>
       <c r="G121" t="s" s="5">
         <v>53</v>
@@ -19858,54 +19858,54 @@
       <c r="AN121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV121" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW121" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" t="s" s="4">
         <v>276</v>
       </c>
       <c r="D122" t="s">
         <v>58</v>
       </c>
       <c r="E122" t="s">
         <v>69</v>
       </c>
       <c r="F122" t="s">
         <v>114</v>
       </c>
       <c r="G122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H122" t="s" s="5">
@@ -20007,54 +20007,54 @@
       <c r="AN122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ122" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR122" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS122" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT122" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV122" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW122" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" t="s" s="4">
         <v>278</v>
       </c>
       <c r="D123" t="s">
         <v>58</v>
       </c>
       <c r="E123" t="s">
         <v>51</v>
       </c>
       <c r="F123" t="s">
         <v>73</v>
       </c>
       <c r="G123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H123" t="s" s="5">
@@ -20156,54 +20156,54 @@
       <c r="AN123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV123" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW123" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" t="s" s="4">
         <v>280</v>
       </c>
       <c r="D124" t="s">
         <v>58</v>
       </c>
       <c r="E124" t="s">
         <v>69</v>
       </c>
       <c r="F124" t="s">
         <v>124</v>
       </c>
       <c r="G124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H124" t="s" s="5">
@@ -20305,54 +20305,54 @@
       <c r="AN124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR124" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV124" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW124" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" t="s" s="4">
         <v>282</v>
       </c>
       <c r="D125" t="s">
         <v>58</v>
       </c>
       <c r="E125" t="s">
         <v>51</v>
       </c>
       <c r="F125" t="s">
         <v>84</v>
       </c>
       <c r="G125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H125" t="s" s="5">
@@ -20454,54 +20454,54 @@
       <c r="AN125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR125" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU125" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV125" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW125" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" t="s" s="4">
         <v>284</v>
       </c>
       <c r="D126" t="s">
         <v>58</v>
       </c>
       <c r="E126" t="s">
         <v>69</v>
       </c>
       <c r="F126" t="s">
         <v>179</v>
       </c>
       <c r="G126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H126" t="s" s="5">
@@ -20603,54 +20603,54 @@
       <c r="AN126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP126" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR126" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS126" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT126" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU126" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV126" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW126" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" t="s" s="4">
         <v>286</v>
       </c>
       <c r="D127" t="s">
         <v>58</v>
       </c>
       <c r="E127" t="s">
         <v>51</v>
       </c>
       <c r="F127" t="s">
         <v>73</v>
       </c>
       <c r="G127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H127" t="s" s="5">
@@ -20752,54 +20752,54 @@
       <c r="AN127" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO127" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ127" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT127" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU127" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV127" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW127" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" t="s" s="4">
         <v>288</v>
       </c>
       <c r="D128" t="s">
         <v>58</v>
       </c>
       <c r="E128" t="s">
         <v>51</v>
       </c>
       <c r="F128" t="s">
         <v>73</v>
       </c>
       <c r="G128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H128" t="s" s="5">
@@ -20901,54 +20901,54 @@
       <c r="AN128" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO128" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ128" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT128" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV128" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW128" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" t="s" s="4">
         <v>290</v>
       </c>
       <c r="D129" t="s">
         <v>58</v>
       </c>
       <c r="E129" t="s">
         <v>51</v>
       </c>
       <c r="F129" t="s">
         <v>73</v>
       </c>
       <c r="G129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H129" t="s" s="5">
@@ -21050,54 +21050,54 @@
       <c r="AN129" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO129" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ129" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT129" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU129" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV129" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW129" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>5889Про розгляд звернень громадян щодо поновлення договорів оренди землі, надання дозволів та затвердження проєктів землеустрою щодо відведення земельних ділянок в оренду, визнання такими, що</t>
         </is>
       </c>
       <c r="D130" t="s">
         <v>65</v>
       </c>
       <c r="E130" t="s">
         <v>51</v>
       </c>
       <c r="F130" t="s">
         <v>62</v>
       </c>
       <c r="G130" t="s" s="5">
         <v>53</v>
@@ -21201,54 +21201,54 @@
       <c r="AN130" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO130" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ130" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT130" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU130" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV130" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW130" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>292</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>5890Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання проєктів та затвердження проєктів землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D131" t="s">
         <v>50</v>
       </c>
       <c r="E131" t="s">
         <v>51</v>
       </c>
       <c r="F131" t="s">
         <v>140</v>
       </c>
       <c r="G131" t="s" s="5">
         <v>53</v>
@@ -21352,54 +21352,54 @@
       <c r="AN131" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO131" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU131" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV131" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW131" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" t="s" s="4">
         <v>294</v>
       </c>
       <c r="D132" t="s">
         <v>58</v>
       </c>
       <c r="E132" t="s">
         <v>69</v>
       </c>
       <c r="F132" t="s">
         <v>70</v>
       </c>
       <c r="G132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H132" t="s" s="5">
@@ -21501,54 +21501,54 @@
       <c r="AN132" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO132" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR132" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT132" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU132" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV132" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW132" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" t="s" s="4">
         <v>296</v>
       </c>
       <c r="D133" t="s">
         <v>58</v>
       </c>
       <c r="E133" t="s">
         <v>51</v>
       </c>
       <c r="F133" t="s">
         <v>92</v>
       </c>
       <c r="G133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H133" t="s" s="5">
@@ -21650,54 +21650,54 @@
       <c r="AN133" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO133" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR133" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU133" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV133" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW133" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" t="s" s="4">
         <v>298</v>
       </c>
       <c r="D134" t="s">
         <v>58</v>
       </c>
       <c r="E134" t="s">
         <v>69</v>
       </c>
       <c r="F134" t="s">
         <v>124</v>
       </c>
       <c r="G134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H134" t="s" s="5">
@@ -21799,54 +21799,54 @@
       <c r="AN134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO134" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR134" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT134" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU134" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV134" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW134" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" t="s" s="4">
         <v>300</v>
       </c>
       <c r="D135" t="s">
         <v>58</v>
       </c>
       <c r="E135" t="s">
         <v>51</v>
       </c>
       <c r="F135" t="s">
         <v>92</v>
       </c>
       <c r="G135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H135" t="s" s="5">
@@ -21948,54 +21948,54 @@
       <c r="AN135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO135" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR135" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU135" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV135" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW135" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" t="s" s="4">
         <v>302</v>
       </c>
       <c r="D136" t="s">
         <v>58</v>
       </c>
       <c r="E136" t="s">
         <v>69</v>
       </c>
       <c r="F136" t="s">
         <v>114</v>
       </c>
       <c r="G136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H136" t="s" s="5">
@@ -22097,54 +22097,54 @@
       <c r="AN136" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO136" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR136" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU136" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV136" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW136" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" t="s" s="4">
         <v>304</v>
       </c>
       <c r="D137" t="s">
         <v>58</v>
       </c>
       <c r="E137" t="s">
         <v>69</v>
       </c>
       <c r="F137" t="s">
         <v>122</v>
       </c>
       <c r="G137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H137" t="s" s="5">
@@ -22246,54 +22246,54 @@
       <c r="AN137" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO137" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR137" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU137" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV137" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW137" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" t="s" s="4">
         <v>306</v>
       </c>
       <c r="D138" t="s">
         <v>58</v>
       </c>
       <c r="E138" t="s">
         <v>51</v>
       </c>
       <c r="F138" t="s">
         <v>81</v>
       </c>
       <c r="G138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H138" t="s" s="5">
@@ -22395,54 +22395,54 @@
       <c r="AN138" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO138" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU138" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV138" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW138" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" t="s" s="4">
         <v>308</v>
       </c>
       <c r="D139" t="s">
         <v>58</v>
       </c>
       <c r="E139" t="s">
         <v>51</v>
       </c>
       <c r="F139" t="s">
         <v>92</v>
       </c>
       <c r="G139" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H139" t="s" s="5">
@@ -22544,54 +22544,54 @@
       <c r="AN139" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO139" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP139" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ139" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR139" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS139" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT139" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU139" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV139" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW139" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" t="s" s="4">
         <v>310</v>
       </c>
       <c r="D140" t="s">
         <v>58</v>
       </c>
       <c r="E140" t="s">
         <v>69</v>
       </c>
       <c r="F140" t="s">
         <v>122</v>
       </c>
       <c r="G140" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H140" t="s" s="5">
@@ -22693,54 +22693,54 @@
       <c r="AN140" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO140" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP140" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ140" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR140" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS140" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT140" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU140" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV140" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW140" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" t="s" s="4">
         <v>312</v>
       </c>
       <c r="D141" t="s">
         <v>58</v>
       </c>
       <c r="E141" t="s">
         <v>69</v>
       </c>
       <c r="F141" t="s">
         <v>122</v>
       </c>
       <c r="G141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H141" t="s" s="5">
@@ -22842,54 +22842,54 @@
       <c r="AN141" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO141" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR141" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU141" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV141" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW141" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" t="s" s="4">
         <v>314</v>
       </c>
       <c r="D142" t="s">
         <v>58</v>
       </c>
       <c r="E142" t="s">
         <v>51</v>
       </c>
       <c r="F142" t="s">
         <v>92</v>
       </c>
       <c r="G142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H142" t="s" s="5">
@@ -22991,54 +22991,54 @@
       <c r="AN142" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO142" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP142" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU142" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV142" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW142" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" t="s" s="4">
         <v>316</v>
       </c>
       <c r="D143" t="s">
         <v>58</v>
       </c>
       <c r="E143" t="s">
         <v>69</v>
       </c>
       <c r="F143" t="s">
         <v>124</v>
       </c>
       <c r="G143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H143" t="s" s="5">
@@ -23140,54 +23140,54 @@
       <c r="AN143" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO143" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP143" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR143" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS143" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU143" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV143" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW143" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" t="s" s="4">
         <v>318</v>
       </c>
       <c r="D144" t="s">
         <v>58</v>
       </c>
       <c r="E144" t="s">
         <v>51</v>
       </c>
       <c r="F144" t="s">
         <v>92</v>
       </c>
       <c r="G144" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H144" t="s" s="5">
@@ -23289,54 +23289,54 @@
       <c r="AN144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO144" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU144" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV144" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW144" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" t="s" s="4">
         <v>320</v>
       </c>
       <c r="D145" t="s">
         <v>58</v>
       </c>
       <c r="E145" t="s">
         <v>69</v>
       </c>
       <c r="F145" t="s">
         <v>144</v>
       </c>
       <c r="G145" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H145" t="s" s="5">
@@ -23438,54 +23438,54 @@
       <c r="AN145" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO145" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ145" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS145" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU145" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV145" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW145" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" t="s" s="4">
         <v>322</v>
       </c>
       <c r="D146" t="s">
         <v>58</v>
       </c>
       <c r="E146" t="s">
         <v>69</v>
       </c>
       <c r="F146" t="s">
         <v>122</v>
       </c>
       <c r="G146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H146" t="s" s="5">
@@ -23587,54 +23587,54 @@
       <c r="AN146" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO146" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU146" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV146" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW146" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" t="s" s="4">
         <v>324</v>
       </c>
       <c r="D147" t="s">
         <v>58</v>
       </c>
       <c r="E147" t="s">
         <v>51</v>
       </c>
       <c r="F147" t="s">
         <v>81</v>
       </c>
       <c r="G147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H147" t="s" s="5">
@@ -23736,54 +23736,54 @@
       <c r="AN147" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO147" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU147" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV147" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW147" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" t="s" s="4">
         <v>326</v>
       </c>
       <c r="D148" t="s">
         <v>58</v>
       </c>
       <c r="E148" t="s">
         <v>51</v>
       </c>
       <c r="F148" t="s">
         <v>66</v>
       </c>
       <c r="G148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H148" t="s" s="5">
@@ -23885,54 +23885,54 @@
       <c r="AN148" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO148" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU148" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV148" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW148" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" t="s" s="4">
         <v>328</v>
       </c>
       <c r="D149" t="s">
         <v>58</v>
       </c>
       <c r="E149" t="s">
         <v>51</v>
       </c>
       <c r="F149" t="s">
         <v>62</v>
       </c>
       <c r="G149" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H149" t="s" s="5">
@@ -24034,54 +24034,54 @@
       <c r="AN149" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO149" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP149" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ149" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR149" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS149" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT149" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU149" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV149" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW149" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" t="s" s="4">
         <v>330</v>
       </c>
       <c r="D150" t="s">
         <v>58</v>
       </c>
       <c r="E150" t="s">
         <v>69</v>
       </c>
       <c r="F150" t="s">
         <v>124</v>
       </c>
       <c r="G150" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H150" t="s" s="5">
@@ -24183,54 +24183,54 @@
       <c r="AN150" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO150" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP150" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ150" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR150" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS150" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT150" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU150" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV150" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW150" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" t="s" s="4">
         <v>332</v>
       </c>
       <c r="D151" t="s">
         <v>58</v>
       </c>
       <c r="E151" t="s">
         <v>51</v>
       </c>
       <c r="F151" t="s">
         <v>92</v>
       </c>
       <c r="G151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H151" t="s" s="5">
@@ -24332,54 +24332,54 @@
       <c r="AN151" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO151" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU151" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV151" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW151" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" t="s" s="4">
         <v>334</v>
       </c>
       <c r="D152" t="s">
         <v>58</v>
       </c>
       <c r="E152" t="s">
         <v>51</v>
       </c>
       <c r="F152" t="s">
         <v>73</v>
       </c>
       <c r="G152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H152" t="s" s="5">
@@ -24481,54 +24481,54 @@
       <c r="AN152" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO152" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU152" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV152" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW152" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" t="s" s="4">
         <v>336</v>
       </c>
       <c r="D153" t="s">
         <v>58</v>
       </c>
       <c r="E153" t="s">
         <v>69</v>
       </c>
       <c r="F153" t="s">
         <v>337</v>
       </c>
       <c r="G153" t="s" s="5">
         <v>55</v>
       </c>
       <c r="H153" t="s" s="5">
@@ -24630,54 +24630,54 @@
       <c r="AN153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP153" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ153" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR153" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS153" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT153" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU153" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV153" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW153" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>338</v>
       </c>
       <c r="C154" t="s" s="4">
         <v>339</v>
       </c>
       <c r="D154" t="s">
         <v>58</v>
       </c>
       <c r="E154" t="s">
         <v>69</v>
       </c>
       <c r="F154" t="s">
         <v>156</v>
       </c>
       <c r="G154" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H154" t="s" s="5">
@@ -24779,54 +24779,54 @@
       <c r="AN154" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO154" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP154" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ154" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR154" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS154" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT154" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU154" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV154" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW154" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>340</v>
       </c>
       <c r="C155" t="inlineStr" s="4">
         <is>
           <t>5914Про розгляд звернень фізичних осіб щодо передачі безоплатно у власність земельних ділянок, надання дозволів на складання проєктів та затвердження проєктів землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D155" t="s">
         <v>65</v>
       </c>
       <c r="E155" t="s">
         <v>51</v>
       </c>
       <c r="F155" t="s">
         <v>73</v>
       </c>
       <c r="G155" t="s" s="5">
         <v>53</v>
@@ -24930,54 +24930,54 @@
       <c r="AN155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP155" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ155" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR155" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS155" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT155" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU155" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV155" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW155" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
           <t>5915Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання проєктів землеустрою, на виготовлення технічних документацій із землеустрою щодо встановлення</t>
         </is>
       </c>
       <c r="D156" t="s">
         <v>50</v>
       </c>
       <c r="E156" t="s">
         <v>51</v>
       </c>
       <c r="F156" t="s">
         <v>73</v>
       </c>
       <c r="G156" t="s" s="5">
         <v>53</v>
@@ -25081,54 +25081,54 @@
       <c r="AN156" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO156" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU156" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV156" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW156" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>342</v>
       </c>
       <c r="C157" t="s" s="4">
         <v>343</v>
       </c>
       <c r="D157" t="s">
         <v>58</v>
       </c>
       <c r="E157" t="s">
         <v>51</v>
       </c>
       <c r="F157" t="s">
         <v>62</v>
       </c>
       <c r="G157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H157" t="s" s="5">
@@ -25230,54 +25230,54 @@
       <c r="AN157" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO157" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU157" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV157" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW157" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>344</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
           <t>5917Про розгляд звернень членів садівничих товариств щодо надання дозволів на складання проєктів землеустрою, на виготовлення технічних документацій із землеустрою щодо встановлення</t>
         </is>
       </c>
       <c r="D158" t="s">
         <v>65</v>
       </c>
       <c r="E158" t="s">
         <v>51</v>
       </c>
       <c r="F158" t="s">
         <v>62</v>
       </c>
       <c r="G158" t="s" s="5">
         <v>53</v>
@@ -25381,54 +25381,54 @@
       <c r="AN158" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO158" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU158" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV158" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW158" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>345</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
           <t>5918Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання в оренду земельних ділянок, та визнання</t>
         </is>
       </c>
       <c r="D159" t="s">
         <v>50</v>
       </c>
       <c r="E159" t="s">
         <v>51</v>
       </c>
       <c r="F159" t="s">
         <v>84</v>
       </c>
       <c r="G159" t="s" s="5">
         <v>53</v>
@@ -25532,54 +25532,54 @@
       <c r="AN159" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO159" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS159" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU159" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV159" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW159" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>346</v>
       </c>
       <c r="C160" t="s" s="4">
         <v>347</v>
       </c>
       <c r="D160" t="s">
         <v>58</v>
       </c>
       <c r="E160" t="s">
         <v>69</v>
       </c>
       <c r="F160" t="s">
         <v>348</v>
       </c>
       <c r="G160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H160" t="s" s="5">
@@ -25681,54 +25681,54 @@
       <c r="AN160" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO160" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU160" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV160" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW160" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>349</v>
       </c>
       <c r="C161" t="s" s="4">
         <v>350</v>
       </c>
       <c r="D161" t="s">
         <v>58</v>
       </c>
       <c r="E161" t="s">
         <v>69</v>
       </c>
       <c r="F161" t="s">
         <v>114</v>
       </c>
       <c r="G161" t="s" s="5">
         <v>53</v>
       </c>
       <c r="H161" t="s" s="5">
@@ -25830,54 +25830,54 @@
       <c r="AN161" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO161" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP161" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ161" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR161" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS161" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT161" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU161" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV161" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW161" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>351</v>
       </c>
       <c r="C162" t="inlineStr" s="4">
         <is>
           <t>5921Про розгляд звернень фізичних та юридичних осіб щодо надання дозволів та затвердження проєктів землеустрою зі зміни цільового призначення, надання в оренду земельних ділянок, та визнання</t>
         </is>
       </c>
       <c r="D162" t="s">
         <v>65</v>
       </c>
       <c r="E162" t="s">
         <v>51</v>
       </c>
       <c r="F162" t="s">
         <v>73</v>
       </c>
       <c r="G162" t="s" s="5">
         <v>53</v>
@@ -25981,54 +25981,54 @@
       <c r="AN162" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO162" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT162" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU162" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV162" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AW162" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>352</v>
       </c>
       <c r="C163" t="inlineStr" s="4">
         <is>
           <t>5936Про розгляд звернення Громадської організації «Ортопедична майстерня» щодо включення її до додаткового переліку підприємств, установ, організацій, що надають соціально важливі послуги</t>
         </is>
       </c>
       <c r="D163" t="s">
         <v>50</v>
       </c>
       <c r="E163" t="s">
         <v>69</v>
       </c>
       <c r="F163" t="s">
         <v>70</v>
       </c>
       <c r="G163" t="s" s="5">
         <v>53</v>
@@ -34969,54 +34969,54 @@
       <c r="AN222" t="s">
         <v>464</v>
       </c>
       <c r="AO222" t="s">
         <v>73</v>
       </c>
       <c r="AP222" t="s">
         <v>465</v>
       </c>
       <c r="AQ222" t="s">
         <v>466</v>
       </c>
       <c r="AR222" t="s">
         <v>467</v>
       </c>
       <c r="AS222" t="s">
         <v>468</v>
       </c>
       <c r="AT222" t="s">
         <v>469</v>
       </c>
       <c r="AU222" t="s">
         <v>466</v>
       </c>
       <c r="AV222" t="s">
+        <v>470</v>
+      </c>
+      <c r="AW222" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="223">
       <c r="A223"/>
       <c r="B223"/>
       <c r="C223"/>
       <c r="D223"/>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223" t="s">
         <v>471</v>
       </c>
       <c r="H223" t="s">
         <v>471</v>
       </c>
       <c r="I223" t="s">
         <v>471</v>
       </c>
       <c r="J223" t="s">
         <v>471</v>
       </c>
       <c r="K223" t="s">
         <v>471</v>
       </c>
       <c r="L223" t="s">
@@ -35380,54 +35380,54 @@
       <c r="AN225" t="s">
         <v>505</v>
       </c>
       <c r="AO225" t="s">
         <v>506</v>
       </c>
       <c r="AP225" t="s">
         <v>507</v>
       </c>
       <c r="AQ225" t="s">
         <v>508</v>
       </c>
       <c r="AR225" t="s">
         <v>509</v>
       </c>
       <c r="AS225" t="s">
         <v>478</v>
       </c>
       <c r="AT225" t="s">
         <v>478</v>
       </c>
       <c r="AU225" t="s">
         <v>510</v>
       </c>
       <c r="AV225" t="s">
+        <v>507</v>
+      </c>
+      <c r="AW225" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="226">
       <c r="A226"/>
       <c r="B226"/>
       <c r="C226"/>
       <c r="D226"/>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226" t="s">
         <v>511</v>
       </c>
       <c r="H226" t="s">
         <v>512</v>
       </c>
       <c r="I226" t="s">
         <v>513</v>
       </c>
       <c r="J226" t="s">
         <v>514</v>
       </c>
       <c r="K226" t="s">
         <v>515</v>
       </c>
       <c r="L226" t="s">
@@ -35517,53 +35517,53 @@
       <c r="AN226" t="s">
         <v>532</v>
       </c>
       <c r="AO226" t="s">
         <v>524</v>
       </c>
       <c r="AP226" t="s">
         <v>514</v>
       </c>
       <c r="AQ226" t="s">
         <v>533</v>
       </c>
       <c r="AR226" t="s">
         <v>534</v>
       </c>
       <c r="AS226" t="s">
         <v>535</v>
       </c>
       <c r="AT226" t="s">
         <v>536</v>
       </c>
       <c r="AU226" t="s">
         <v>514</v>
       </c>
       <c r="AV226" t="s">
+        <v>522</v>
+      </c>
+      <c r="AW226" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>