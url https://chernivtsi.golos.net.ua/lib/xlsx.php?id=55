--- v0 (2026-04-20)
+++ v1 (2026-09-30)
@@ -110,60 +110,60 @@
   <si>
     <t>Каспрук Олексій Павлович</t>
   </si>
   <si>
     <t>Кавуля Андрій Васильович</t>
   </si>
   <si>
     <t>Руденко Степан Валерійович</t>
   </si>
   <si>
     <t>Сафтенко Юлія Костянтинівна</t>
   </si>
   <si>
     <t>Шепелько Тетяна Миколаївна</t>
   </si>
   <si>
     <t>Шкурей Михайло Радувич</t>
   </si>
   <si>
     <t>Клічук Роман Васильович</t>
   </si>
   <si>
     <t>Максимюк Василь Сидорович</t>
   </si>
   <si>
+    <t>Яринич Михайло Федорович</t>
+  </si>
+  <si>
+    <t>Каглянчук Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Швець Олександр Юрійович</t>
+  </si>
+  <si>
     <t>Брус Яна Василівна</t>
-  </si>
-[...7 lines deleted...]
-    <t>Швець Олександр Юрійович</t>
   </si>
   <si>
     <t>Гончарюк Іван Дмитрович</t>
   </si>
   <si>
     <t>22.12.20  14:27:24</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
@@ -3224,54 +3224,54 @@
       <c r="AB25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AC25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AD25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AE25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AF25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AG25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AH25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AI25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AJ25" t="s" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="AK25" t="s" s="5">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="AL25" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AM25" t="s" s="5">
         <v>42</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" t="s" s="4">
         <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>51</v>
       </c>
       <c r="E26" t="s">
         <v>40</v>
       </c>
       <c r="F26" t="s">
@@ -4164,54 +4164,54 @@
       <c r="AB33" t="s">
         <v>115</v>
       </c>
       <c r="AC33" t="s">
         <v>110</v>
       </c>
       <c r="AD33" t="s">
         <v>111</v>
       </c>
       <c r="AE33" t="s">
         <v>48</v>
       </c>
       <c r="AF33" t="s">
         <v>110</v>
       </c>
       <c r="AG33" t="s">
         <v>110</v>
       </c>
       <c r="AH33" t="s">
         <v>113</v>
       </c>
       <c r="AI33" t="s">
         <v>116</v>
       </c>
       <c r="AJ33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK33" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AL33" t="s">
         <v>116</v>
       </c>
       <c r="AM33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>118</v>
       </c>
       <c r="H34" t="s">
         <v>118</v>
       </c>
       <c r="I34" t="s">
         <v>118</v>
       </c>
       <c r="J34" t="s">
@@ -4485,54 +4485,54 @@
       <c r="AB36" t="s">
         <v>122</v>
       </c>
       <c r="AC36" t="s">
         <v>121</v>
       </c>
       <c r="AD36" t="s">
         <v>122</v>
       </c>
       <c r="AE36" t="s">
         <v>122</v>
       </c>
       <c r="AF36" t="s">
         <v>121</v>
       </c>
       <c r="AG36" t="s">
         <v>121</v>
       </c>
       <c r="AH36" t="s">
         <v>122</v>
       </c>
       <c r="AI36" t="s">
         <v>124</v>
       </c>
       <c r="AJ36" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK36" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AL36" t="s">
         <v>124</v>
       </c>
       <c r="AM36" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>126</v>
       </c>
       <c r="H37" t="s">
         <v>126</v>
       </c>
       <c r="I37" t="s">
         <v>126</v>
       </c>
       <c r="J37" t="s">